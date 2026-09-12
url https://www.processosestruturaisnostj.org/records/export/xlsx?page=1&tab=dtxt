--- v0 (2026-07-14)
+++ v1 (2026-09-12)
@@ -1,98 +1,92 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
     <sheet name="Registros" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="302" uniqueCount="302">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="300" uniqueCount="300">
   <si>
     <t xml:space="preserve">Órgão</t>
   </si>
   <si>
     <t xml:space="preserve">Classe</t>
   </si>
   <si>
     <t xml:space="preserve">Número do Processo</t>
   </si>
   <si>
     <t xml:space="preserve">Relator</t>
   </si>
   <si>
     <t xml:space="preserve">Data Julgamento</t>
   </si>
   <si>
     <t xml:space="preserve">Data Publicação</t>
   </si>
   <si>
     <t xml:space="preserve">Ementa</t>
   </si>
   <si>
     <t xml:space="preserve">Categoria</t>
   </si>
   <si>
     <t xml:space="preserve">Tema</t>
   </si>
   <si>
+    <t xml:space="preserve">REsp</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PAULO SÉRGIO DOMINGUES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2025-12-18</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Julgados classificados pelo STJ como processos estruturais</t>
+  </si>
+  <si>
     <t xml:space="preserve">AREsp</t>
-  </si>
-[...16 lines deleted...]
-    <t xml:space="preserve">2025-12-18</t>
   </si>
   <si>
     <t xml:space="preserve">TEODORO SILVA SANTOS</t>
   </si>
   <si>
     <t xml:space="preserve">2025-12-09</t>
   </si>
   <si>
     <t xml:space="preserve">GURGEL DE FARIA</t>
   </si>
   <si>
     <t xml:space="preserve">2025-11-26</t>
   </si>
   <si>
     <t xml:space="preserve">REGINA HELENA COSTA</t>
   </si>
   <si>
     <t xml:space="preserve">2025-11-24</t>
   </si>
   <si>
     <t xml:space="preserve">2025-11-18</t>
   </si>
   <si>
     <t xml:space="preserve">2025-11-17</t>
   </si>
@@ -1044,6911 +1038,6871 @@
       <c r="D1" t="s" s="1">
         <v>3</v>
       </c>
       <c r="E1" t="s" s="1">
         <v>4</v>
       </c>
       <c r="F1" t="s" s="1">
         <v>5</v>
       </c>
       <c r="G1" t="s" s="1">
         <v>6</v>
       </c>
       <c r="H1" t="s" s="1">
         <v>7</v>
       </c>
       <c r="I1" t="s" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0"/>
       <c r="B2" t="s" s="0">
         <v>9</v>
       </c>
       <c r="C2" s="0">
-        <v>2434745</v>
+        <v>2109418</v>
       </c>
       <c r="D2" t="s" s="0">
         <v>10</v>
       </c>
       <c r="E2" t="s" s="0">
         <v>11</v>
       </c>
       <c r="F2" t="s" s="0">
         <v>11</v>
       </c>
       <c r="G2" s="2"/>
-      <c r="H2" s="0"/>
+      <c r="H2" t="s" s="0">
+        <v>12</v>
+      </c>
       <c r="I2" s="0"/>
     </row>
     <row r="3">
       <c r="A3" s="0"/>
       <c r="B3" t="s" s="0">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C3" s="0">
-        <v>2238459</v>
+        <v>3036817</v>
       </c>
       <c r="D3" t="s" s="0">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E3" t="s" s="0">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F3" t="s" s="0">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G3" s="2"/>
       <c r="H3" s="0"/>
       <c r="I3" s="0"/>
     </row>
     <row r="4">
       <c r="A4" s="0"/>
       <c r="B4" t="s" s="0">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C4" s="0">
-        <v>2109418</v>
+        <v>2709325</v>
       </c>
       <c r="D4" t="s" s="0">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="E4" t="s" s="0">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="F4" t="s" s="0">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="G4" s="2"/>
       <c r="H4" s="0"/>
       <c r="I4" s="0"/>
     </row>
     <row r="5">
       <c r="A5" s="0"/>
       <c r="B5" t="s" s="0">
         <v>9</v>
       </c>
       <c r="C5" s="0">
-        <v>3036817</v>
+        <v>2231333</v>
       </c>
       <c r="D5" t="s" s="0">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="E5" t="s" s="0">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="F5" t="s" s="0">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="G5" s="2"/>
       <c r="H5" s="0"/>
       <c r="I5" s="0"/>
     </row>
     <row r="6">
       <c r="A6" s="0"/>
       <c r="B6" t="s" s="0">
         <v>9</v>
       </c>
       <c r="C6" s="0">
-        <v>2709325</v>
+        <v>2111242</v>
       </c>
       <c r="D6" t="s" s="0">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="E6" t="s" s="0">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F6" t="s" s="0">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G6" s="2"/>
       <c r="H6" s="0"/>
       <c r="I6" s="0"/>
     </row>
     <row r="7">
       <c r="A7" s="0"/>
       <c r="B7" t="s" s="0">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C7" s="0">
-        <v>2231333</v>
+        <v>2228818</v>
       </c>
       <c r="D7" t="s" s="0">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="E7" t="s" s="0">
         <v>21</v>
       </c>
       <c r="F7" t="s" s="0">
         <v>21</v>
       </c>
       <c r="G7" s="2"/>
       <c r="H7" s="0"/>
       <c r="I7" s="0"/>
     </row>
     <row r="8">
       <c r="A8" s="0"/>
       <c r="B8" t="s" s="0">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C8" s="0">
-        <v>2111242</v>
+        <v>1912006</v>
       </c>
       <c r="D8" t="s" s="0">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="E8" t="s" s="0">
         <v>22</v>
       </c>
       <c r="F8" t="s" s="0">
         <v>22</v>
       </c>
       <c r="G8" s="2"/>
       <c r="H8" s="0"/>
       <c r="I8" s="0"/>
     </row>
     <row r="9">
       <c r="A9" s="0"/>
       <c r="B9" t="s" s="0">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="C9" s="0">
-        <v>2228818</v>
+        <v>2999994</v>
       </c>
       <c r="D9" t="s" s="0">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="E9" t="s" s="0">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="F9" t="s" s="0">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="0"/>
       <c r="I9" s="0"/>
     </row>
     <row r="10">
       <c r="A10" s="0"/>
       <c r="B10" t="s" s="0">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C10" s="0">
-        <v>1912006</v>
+        <v>2301188</v>
       </c>
       <c r="D10" t="s" s="0">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="E10" t="s" s="0">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F10" t="s" s="0">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="0"/>
       <c r="I10" s="0"/>
     </row>
     <row r="11">
       <c r="A11" s="0"/>
       <c r="B11" t="s" s="0">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="C11" s="0">
-        <v>2999994</v>
+        <v>2230219</v>
       </c>
       <c r="D11" t="s" s="0">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="E11" t="s" s="0">
         <v>27</v>
       </c>
       <c r="F11" t="s" s="0">
         <v>27</v>
       </c>
       <c r="G11" s="2"/>
       <c r="H11" s="0"/>
       <c r="I11" s="0"/>
     </row>
     <row r="12">
       <c r="A12" s="0"/>
       <c r="B12" t="s" s="0">
         <v>9</v>
       </c>
       <c r="C12" s="0">
-        <v>2301188</v>
+        <v>2227377</v>
       </c>
       <c r="D12" t="s" s="0">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="E12" t="s" s="0">
         <v>27</v>
       </c>
       <c r="F12" t="s" s="0">
         <v>27</v>
       </c>
       <c r="G12" s="2"/>
       <c r="H12" s="0"/>
       <c r="I12" s="0"/>
     </row>
     <row r="13">
       <c r="A13" s="0"/>
       <c r="B13" t="s" s="0">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="C13" s="0">
-        <v>2230219</v>
+        <v>31638</v>
       </c>
       <c r="D13" t="s" s="0">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="E13" t="s" s="0">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="F13" t="s" s="0">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="G13" s="2"/>
       <c r="H13" s="0"/>
       <c r="I13" s="0"/>
     </row>
     <row r="14">
       <c r="A14" s="0"/>
       <c r="B14" t="s" s="0">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C14" s="0">
-        <v>2227377</v>
+        <v>3009075</v>
       </c>
       <c r="D14" t="s" s="0">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="E14" t="s" s="0">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F14" t="s" s="0">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G14" s="2"/>
       <c r="H14" s="0"/>
       <c r="I14" s="0"/>
     </row>
     <row r="15">
       <c r="A15" s="0"/>
       <c r="B15" t="s" s="0">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="C15" s="0">
-        <v>31638</v>
+        <v>2173279</v>
       </c>
       <c r="D15" t="s" s="0">
+        <v>16</v>
+      </c>
+      <c r="E15" t="s" s="0">
         <v>31</v>
       </c>
-      <c r="E15" t="s" s="0">
-[...1 lines deleted...]
-      </c>
       <c r="F15" t="s" s="0">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G15" s="2"/>
       <c r="H15" s="0"/>
       <c r="I15" s="0"/>
     </row>
     <row r="16">
       <c r="A16" s="0"/>
       <c r="B16" t="s" s="0">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="C16" s="0">
-        <v>3009075</v>
+        <v>2572065</v>
       </c>
       <c r="D16" t="s" s="0">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="E16" t="s" s="0">
         <v>32</v>
       </c>
       <c r="F16" t="s" s="0">
         <v>32</v>
       </c>
       <c r="G16" s="2"/>
       <c r="H16" s="0"/>
       <c r="I16" s="0"/>
     </row>
     <row r="17">
       <c r="A17" s="0"/>
       <c r="B17" t="s" s="0">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C17" s="0">
-        <v>2173279</v>
+        <v>2126325</v>
       </c>
       <c r="D17" t="s" s="0">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="E17" t="s" s="0">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F17" t="s" s="0">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G17" s="2"/>
       <c r="H17" s="0"/>
       <c r="I17" s="0"/>
     </row>
     <row r="18">
       <c r="A18" s="0"/>
       <c r="B18" t="s" s="0">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="C18" s="0">
-        <v>2572065</v>
+        <v>2530839</v>
       </c>
       <c r="D18" t="s" s="0">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="E18" t="s" s="0">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F18" t="s" s="0">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G18" s="2"/>
       <c r="H18" s="0"/>
       <c r="I18" s="0"/>
     </row>
     <row r="19">
       <c r="A19" s="0"/>
       <c r="B19" t="s" s="0">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C19" s="0">
-        <v>2126325</v>
+        <v>2053398</v>
       </c>
       <c r="D19" t="s" s="0">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E19" t="s" s="0">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F19" t="s" s="0">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G19" s="2"/>
       <c r="H19" s="0"/>
       <c r="I19" s="0"/>
     </row>
     <row r="20">
       <c r="A20" s="0"/>
       <c r="B20" t="s" s="0">
         <v>9</v>
       </c>
       <c r="C20" s="0">
-        <v>2530839</v>
+        <v>2179253</v>
       </c>
       <c r="D20" t="s" s="0">
-        <v>16</v>
+        <v>38</v>
       </c>
       <c r="E20" t="s" s="0">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="F20" t="s" s="0">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G20" s="2"/>
       <c r="H20" s="0"/>
       <c r="I20" s="0"/>
     </row>
     <row r="21">
       <c r="A21" s="0"/>
       <c r="B21" t="s" s="0">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C21" s="0">
-        <v>2053398</v>
+        <v>2818157</v>
       </c>
       <c r="D21" t="s" s="0">
         <v>38</v>
       </c>
       <c r="E21" t="s" s="0">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F21" t="s" s="0">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G21" s="2"/>
       <c r="H21" s="0"/>
       <c r="I21" s="0"/>
     </row>
     <row r="22">
       <c r="A22" s="0"/>
       <c r="B22" t="s" s="0">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C22" s="0">
-        <v>2179253</v>
+        <v>2174755</v>
       </c>
       <c r="D22" t="s" s="0">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="E22" t="s" s="0">
         <v>41</v>
       </c>
       <c r="F22" t="s" s="0">
         <v>41</v>
       </c>
       <c r="G22" s="2"/>
       <c r="H22" s="0"/>
       <c r="I22" s="0"/>
     </row>
     <row r="23">
       <c r="A23" s="0"/>
       <c r="B23" t="s" s="0">
         <v>9</v>
       </c>
       <c r="C23" s="0">
-        <v>2818157</v>
+        <v>2108004</v>
       </c>
       <c r="D23" t="s" s="0">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="E23" t="s" s="0">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="F23" t="s" s="0">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="G23" s="2"/>
       <c r="H23" s="0"/>
       <c r="I23" s="0"/>
     </row>
     <row r="24">
       <c r="A24" s="0"/>
       <c r="B24" t="s" s="0">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C24" s="0">
-        <v>2174755</v>
+        <v>2108009</v>
       </c>
       <c r="D24" t="s" s="0">
         <v>10</v>
       </c>
       <c r="E24" t="s" s="0">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="F24" t="s" s="0">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="G24" s="2"/>
       <c r="H24" s="0"/>
       <c r="I24" s="0"/>
     </row>
     <row r="25">
       <c r="A25" s="0"/>
       <c r="B25" t="s" s="0">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C25" s="0">
-        <v>2108004</v>
+        <v>2108130</v>
       </c>
       <c r="D25" t="s" s="0">
         <v>10</v>
       </c>
       <c r="E25" t="s" s="0">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="F25" t="s" s="0">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="G25" s="2"/>
       <c r="H25" s="0"/>
       <c r="I25" s="0"/>
     </row>
     <row r="26">
       <c r="A26" s="0"/>
       <c r="B26" t="s" s="0">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C26" s="0">
-        <v>2108009</v>
+        <v>2277512</v>
       </c>
       <c r="D26" t="s" s="0">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="E26" t="s" s="0">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F26" t="s" s="0">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="G26" s="2"/>
       <c r="H26" s="0"/>
       <c r="I26" s="0"/>
     </row>
     <row r="27">
       <c r="A27" s="0"/>
       <c r="B27" t="s" s="0">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C27" s="0">
-        <v>2108130</v>
+        <v>2910630</v>
       </c>
       <c r="D27" t="s" s="0">
-        <v>10</v>
+        <v>43</v>
       </c>
       <c r="E27" t="s" s="0">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F27" t="s" s="0">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G27" s="2"/>
       <c r="H27" s="0"/>
       <c r="I27" s="0"/>
     </row>
     <row r="28">
       <c r="A28" s="0"/>
       <c r="B28" t="s" s="0">
         <v>9</v>
       </c>
       <c r="C28" s="0">
-        <v>2277512</v>
+        <v>2108077</v>
       </c>
       <c r="D28" t="s" s="0">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="E28" t="s" s="0">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F28" t="s" s="0">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="G28" s="2"/>
       <c r="H28" s="0"/>
       <c r="I28" s="0"/>
     </row>
     <row r="29">
       <c r="A29" s="0"/>
       <c r="B29" t="s" s="0">
         <v>9</v>
       </c>
       <c r="C29" s="0">
-        <v>2910630</v>
+        <v>2108078</v>
       </c>
       <c r="D29" t="s" s="0">
+        <v>33</v>
+      </c>
+      <c r="E29" t="s" s="0">
         <v>45</v>
       </c>
-      <c r="E29" t="s" s="0">
-[...1 lines deleted...]
-      </c>
       <c r="F29" t="s" s="0">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="G29" s="2"/>
       <c r="H29" s="0"/>
       <c r="I29" s="0"/>
     </row>
     <row r="30">
       <c r="A30" s="0"/>
       <c r="B30" t="s" s="0">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C30" s="0">
-        <v>2108077</v>
+        <v>2108079</v>
       </c>
       <c r="D30" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E30" t="s" s="0">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="F30" t="s" s="0">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="G30" s="2"/>
       <c r="H30" s="0"/>
       <c r="I30" s="0"/>
     </row>
     <row r="31">
       <c r="A31" s="0"/>
       <c r="B31" t="s" s="0">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C31" s="0">
-        <v>2108078</v>
+        <v>2115026</v>
       </c>
       <c r="D31" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E31" t="s" s="0">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="F31" t="s" s="0">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="G31" s="2"/>
       <c r="H31" s="0"/>
       <c r="I31" s="0"/>
     </row>
     <row r="32">
       <c r="A32" s="0"/>
       <c r="B32" t="s" s="0">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C32" s="0">
-        <v>2108079</v>
+        <v>2111221</v>
       </c>
       <c r="D32" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E32" t="s" s="0">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F32" t="s" s="0">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="G32" s="2"/>
       <c r="H32" s="0"/>
       <c r="I32" s="0"/>
     </row>
     <row r="33">
       <c r="A33" s="0"/>
       <c r="B33" t="s" s="0">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C33" s="0">
-        <v>2115026</v>
+        <v>2106419</v>
       </c>
       <c r="D33" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E33" t="s" s="0">
         <v>47</v>
       </c>
       <c r="F33" t="s" s="0">
         <v>47</v>
       </c>
       <c r="G33" s="2"/>
       <c r="H33" s="0"/>
       <c r="I33" s="0"/>
     </row>
     <row r="34">
       <c r="A34" s="0"/>
       <c r="B34" t="s" s="0">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C34" s="0">
-        <v>2111221</v>
+        <v>2108008</v>
       </c>
       <c r="D34" t="s" s="0">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E34" t="s" s="0">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F34" t="s" s="0">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G34" s="2"/>
       <c r="H34" s="0"/>
       <c r="I34" s="0"/>
     </row>
     <row r="35">
       <c r="A35" s="0"/>
       <c r="B35" t="s" s="0">
-        <v>12</v>
+        <v>48</v>
       </c>
       <c r="C35" s="0">
-        <v>2106419</v>
+        <v>2178751</v>
       </c>
       <c r="D35" t="s" s="0">
-        <v>35</v>
+        <v>49</v>
       </c>
       <c r="E35" t="s" s="0">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F35" t="s" s="0">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G35" s="2"/>
       <c r="H35" s="0"/>
       <c r="I35" s="0"/>
     </row>
     <row r="36">
       <c r="A36" s="0"/>
       <c r="B36" t="s" s="0">
-        <v>12</v>
+        <v>48</v>
       </c>
       <c r="C36" s="0">
-        <v>2108008</v>
+        <v>2179119</v>
       </c>
       <c r="D36" t="s" s="0">
-        <v>35</v>
+        <v>49</v>
       </c>
       <c r="E36" t="s" s="0">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F36" t="s" s="0">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G36" s="2"/>
       <c r="H36" s="0"/>
       <c r="I36" s="0"/>
     </row>
     <row r="37">
       <c r="A37" s="0"/>
       <c r="B37" t="s" s="0">
-        <v>50</v>
+        <v>9</v>
       </c>
       <c r="C37" s="0">
-        <v>2178751</v>
+        <v>1948999</v>
       </c>
       <c r="D37" t="s" s="0">
+        <v>33</v>
+      </c>
+      <c r="E37" t="s" s="0">
         <v>51</v>
       </c>
-      <c r="E37" t="s" s="0">
-[...1 lines deleted...]
-      </c>
       <c r="F37" t="s" s="0">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G37" s="2"/>
       <c r="H37" s="0"/>
       <c r="I37" s="0"/>
     </row>
     <row r="38">
       <c r="A38" s="0"/>
       <c r="B38" t="s" s="0">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="C38" s="0">
-        <v>2179119</v>
+        <v>2868024</v>
       </c>
       <c r="D38" t="s" s="0">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="E38" t="s" s="0">
         <v>52</v>
       </c>
       <c r="F38" t="s" s="0">
         <v>52</v>
       </c>
       <c r="G38" s="2"/>
       <c r="H38" s="0"/>
       <c r="I38" s="0"/>
     </row>
     <row r="39">
       <c r="A39" s="0"/>
       <c r="B39" t="s" s="0">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C39" s="0">
-        <v>1948999</v>
+        <v>2847682</v>
       </c>
       <c r="D39" t="s" s="0">
-        <v>35</v>
+        <v>53</v>
       </c>
       <c r="E39" t="s" s="0">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F39" t="s" s="0">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G39" s="2"/>
       <c r="H39" s="0"/>
       <c r="I39" s="0"/>
     </row>
     <row r="40">
       <c r="A40" s="0"/>
       <c r="B40" t="s" s="0">
         <v>9</v>
       </c>
       <c r="C40" s="0">
-        <v>2868024</v>
+        <v>2168810</v>
       </c>
       <c r="D40" t="s" s="0">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="E40" t="s" s="0">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F40" t="s" s="0">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="G40" s="2"/>
       <c r="H40" s="0"/>
       <c r="I40" s="0"/>
     </row>
     <row r="41">
       <c r="A41" s="0"/>
       <c r="B41" t="s" s="0">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="C41" s="0">
-        <v>2847682</v>
+        <v>2829778</v>
       </c>
       <c r="D41" t="s" s="0">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="E41" t="s" s="0">
         <v>56</v>
       </c>
       <c r="F41" t="s" s="0">
         <v>56</v>
       </c>
       <c r="G41" s="2"/>
       <c r="H41" s="0"/>
       <c r="I41" s="0"/>
     </row>
     <row r="42">
       <c r="A42" s="0"/>
       <c r="B42" t="s" s="0">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C42" s="0">
-        <v>2168810</v>
+        <v>2851610</v>
       </c>
       <c r="D42" t="s" s="0">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="E42" t="s" s="0">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="F42" t="s" s="0">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="G42" s="2"/>
       <c r="H42" s="0"/>
       <c r="I42" s="0"/>
     </row>
     <row r="43">
       <c r="A43" s="0"/>
       <c r="B43" t="s" s="0">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="C43" s="0">
-        <v>2829778</v>
+        <v>2855274</v>
       </c>
       <c r="D43" t="s" s="0">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="E43" t="s" s="0">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="F43" t="s" s="0">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="G43" s="2"/>
       <c r="H43" s="0"/>
       <c r="I43" s="0"/>
     </row>
     <row r="44">
       <c r="A44" s="0"/>
       <c r="B44" t="s" s="0">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="C44" s="0">
-        <v>2851610</v>
+        <v>2855450</v>
       </c>
       <c r="D44" t="s" s="0">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="E44" t="s" s="0">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="F44" t="s" s="0">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="G44" s="2"/>
       <c r="H44" s="0"/>
       <c r="I44" s="0"/>
     </row>
     <row r="45">
       <c r="A45" s="0"/>
       <c r="B45" t="s" s="0">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="C45" s="0">
-        <v>2855274</v>
+        <v>2842314</v>
       </c>
       <c r="D45" t="s" s="0">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="E45" t="s" s="0">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="F45" t="s" s="0">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="G45" s="2"/>
       <c r="H45" s="0"/>
       <c r="I45" s="0"/>
     </row>
     <row r="46">
       <c r="A46" s="0"/>
       <c r="B46" t="s" s="0">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="C46" s="0">
-        <v>2855450</v>
+        <v>2644591</v>
       </c>
       <c r="D46" t="s" s="0">
-        <v>45</v>
+        <v>58</v>
       </c>
       <c r="E46" t="s" s="0">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F46" t="s" s="0">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G46" s="2"/>
       <c r="H46" s="0"/>
       <c r="I46" s="0"/>
     </row>
     <row r="47">
       <c r="A47" s="0"/>
       <c r="B47" t="s" s="0">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="C47" s="0">
-        <v>2842314</v>
+        <v>2567932</v>
       </c>
       <c r="D47" t="s" s="0">
-        <v>45</v>
+        <v>10</v>
       </c>
       <c r="E47" t="s" s="0">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F47" t="s" s="0">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G47" s="2"/>
       <c r="H47" s="0"/>
       <c r="I47" s="0"/>
     </row>
     <row r="48">
       <c r="A48" s="0"/>
       <c r="B48" t="s" s="0">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="C48" s="0">
-        <v>2644591</v>
+        <v>2824910</v>
       </c>
       <c r="D48" t="s" s="0">
-        <v>60</v>
+        <v>43</v>
       </c>
       <c r="E48" t="s" s="0">
         <v>61</v>
       </c>
       <c r="F48" t="s" s="0">
         <v>61</v>
       </c>
       <c r="G48" s="2"/>
       <c r="H48" s="0"/>
       <c r="I48" s="0"/>
     </row>
     <row r="49">
       <c r="A49" s="0"/>
       <c r="B49" t="s" s="0">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="C49" s="0">
-        <v>2567932</v>
+        <v>2831631</v>
       </c>
       <c r="D49" t="s" s="0">
-        <v>10</v>
+        <v>43</v>
       </c>
       <c r="E49" t="s" s="0">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="F49" t="s" s="0">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="G49" s="2"/>
       <c r="H49" s="0"/>
       <c r="I49" s="0"/>
     </row>
     <row r="50">
       <c r="A50" s="0"/>
       <c r="B50" t="s" s="0">
-        <v>9</v>
+        <v>62</v>
       </c>
       <c r="C50" s="0">
-        <v>2824910</v>
+        <v>1933812</v>
       </c>
       <c r="D50" t="s" s="0">
-        <v>45</v>
+        <v>10</v>
       </c>
       <c r="E50" t="s" s="0">
         <v>63</v>
       </c>
       <c r="F50" t="s" s="0">
         <v>63</v>
       </c>
       <c r="G50" s="2"/>
       <c r="H50" s="0"/>
       <c r="I50" s="0"/>
     </row>
     <row r="51">
       <c r="A51" s="0"/>
       <c r="B51" t="s" s="0">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="C51" s="0">
-        <v>2831631</v>
+        <v>2738420</v>
       </c>
       <c r="D51" t="s" s="0">
-        <v>45</v>
+        <v>64</v>
       </c>
       <c r="E51" t="s" s="0">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="F51" t="s" s="0">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="G51" s="2"/>
       <c r="H51" s="0"/>
       <c r="I51" s="0"/>
     </row>
     <row r="52">
       <c r="A52" s="0"/>
       <c r="B52" t="s" s="0">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="C52" s="0">
-        <v>1933812</v>
+        <v>2185096</v>
       </c>
       <c r="D52" t="s" s="0">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="E52" t="s" s="0">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F52" t="s" s="0">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="G52" s="2"/>
       <c r="H52" s="0"/>
       <c r="I52" s="0"/>
     </row>
     <row r="53">
       <c r="A53" s="0"/>
       <c r="B53" t="s" s="0">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="C53" s="0">
-        <v>2738420</v>
+        <v>2805962</v>
       </c>
       <c r="D53" t="s" s="0">
+        <v>43</v>
+      </c>
+      <c r="E53" t="s" s="0">
         <v>66</v>
       </c>
-      <c r="E53" t="s" s="0">
-[...1 lines deleted...]
-      </c>
       <c r="F53" t="s" s="0">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="G53" s="2"/>
       <c r="H53" s="0"/>
       <c r="I53" s="0"/>
     </row>
     <row r="54">
       <c r="A54" s="0"/>
       <c r="B54" t="s" s="0">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C54" s="0">
-        <v>2185096</v>
+        <v>2806195</v>
       </c>
       <c r="D54" t="s" s="0">
-        <v>20</v>
+        <v>43</v>
       </c>
       <c r="E54" t="s" s="0">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="F54" t="s" s="0">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="G54" s="2"/>
       <c r="H54" s="0"/>
       <c r="I54" s="0"/>
     </row>
     <row r="55">
       <c r="A55" s="0"/>
       <c r="B55" t="s" s="0">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="C55" s="0">
-        <v>2805962</v>
+        <v>2567473</v>
       </c>
       <c r="D55" t="s" s="0">
-        <v>45</v>
+        <v>14</v>
       </c>
       <c r="E55" t="s" s="0">
         <v>68</v>
       </c>
       <c r="F55" t="s" s="0">
         <v>68</v>
       </c>
       <c r="G55" s="2"/>
       <c r="H55" s="0"/>
       <c r="I55" s="0"/>
     </row>
     <row r="56">
       <c r="A56" s="0"/>
       <c r="B56" t="s" s="0">
-        <v>9</v>
+        <v>69</v>
       </c>
       <c r="C56" s="0">
-        <v>2806195</v>
+        <v>888998</v>
       </c>
       <c r="D56" t="s" s="0">
-        <v>45</v>
+        <v>70</v>
       </c>
       <c r="E56" t="s" s="0">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="F56" t="s" s="0">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="G56" s="2"/>
       <c r="H56" s="0"/>
       <c r="I56" s="0"/>
     </row>
     <row r="57">
       <c r="A57" s="0"/>
       <c r="B57" t="s" s="0">
         <v>9</v>
       </c>
       <c r="C57" s="0">
-        <v>2567473</v>
+        <v>2148268</v>
       </c>
       <c r="D57" t="s" s="0">
-        <v>16</v>
+        <v>49</v>
       </c>
       <c r="E57" t="s" s="0">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="F57" t="s" s="0">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="G57" s="2"/>
       <c r="H57" s="0"/>
       <c r="I57" s="0"/>
     </row>
     <row r="58">
       <c r="A58" s="0"/>
       <c r="B58" t="s" s="0">
-        <v>71</v>
+        <v>9</v>
       </c>
       <c r="C58" s="0">
-        <v>888998</v>
+        <v>2182466</v>
       </c>
       <c r="D58" t="s" s="0">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E58" t="s" s="0">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F58" t="s" s="0">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G58" s="2"/>
       <c r="H58" s="0"/>
       <c r="I58" s="0"/>
     </row>
     <row r="59">
       <c r="A59" s="0"/>
       <c r="B59" t="s" s="0">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C59" s="0">
-        <v>2148268</v>
+        <v>2110797</v>
       </c>
       <c r="D59" t="s" s="0">
-        <v>51</v>
+        <v>14</v>
       </c>
       <c r="E59" t="s" s="0">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="F59" t="s" s="0">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G59" s="2"/>
       <c r="H59" s="0"/>
       <c r="I59" s="0"/>
     </row>
     <row r="60">
       <c r="A60" s="0"/>
       <c r="B60" t="s" s="0">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C60" s="0">
-        <v>2182466</v>
+        <v>2793784</v>
       </c>
       <c r="D60" t="s" s="0">
+        <v>76</v>
+      </c>
+      <c r="E60" t="s" s="0">
         <v>75</v>
       </c>
-      <c r="E60" t="s" s="0">
-[...1 lines deleted...]
-      </c>
       <c r="F60" t="s" s="0">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="G60" s="2"/>
       <c r="H60" s="0"/>
       <c r="I60" s="0"/>
     </row>
     <row r="61">
       <c r="A61" s="0"/>
       <c r="B61" t="s" s="0">
-        <v>12</v>
+        <v>69</v>
       </c>
       <c r="C61" s="0">
-        <v>2110797</v>
+        <v>861671</v>
       </c>
       <c r="D61" t="s" s="0">
-        <v>16</v>
+        <v>70</v>
       </c>
       <c r="E61" t="s" s="0">
         <v>77</v>
       </c>
       <c r="F61" t="s" s="0">
         <v>77</v>
       </c>
       <c r="G61" s="2"/>
       <c r="H61" s="0"/>
       <c r="I61" s="0"/>
     </row>
     <row r="62">
       <c r="A62" s="0"/>
       <c r="B62" t="s" s="0">
-        <v>9</v>
+        <v>69</v>
       </c>
       <c r="C62" s="0">
-        <v>2793784</v>
+        <v>957812</v>
       </c>
       <c r="D62" t="s" s="0">
         <v>78</v>
       </c>
       <c r="E62" t="s" s="0">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="F62" t="s" s="0">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="G62" s="2"/>
       <c r="H62" s="0"/>
       <c r="I62" s="0"/>
     </row>
     <row r="63">
       <c r="A63" s="0"/>
       <c r="B63" t="s" s="0">
-        <v>71</v>
+        <v>13</v>
       </c>
       <c r="C63" s="0">
-        <v>861671</v>
+        <v>2746530</v>
       </c>
       <c r="D63" t="s" s="0">
-        <v>72</v>
+        <v>43</v>
       </c>
       <c r="E63" t="s" s="0">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F63" t="s" s="0">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="G63" s="2"/>
       <c r="H63" s="0"/>
       <c r="I63" s="0"/>
     </row>
     <row r="64">
       <c r="A64" s="0"/>
       <c r="B64" t="s" s="0">
-        <v>71</v>
+        <v>13</v>
       </c>
       <c r="C64" s="0">
-        <v>957812</v>
+        <v>2746542</v>
       </c>
       <c r="D64" t="s" s="0">
+        <v>43</v>
+      </c>
+      <c r="E64" t="s" s="0">
         <v>80</v>
       </c>
-      <c r="E64" t="s" s="0">
-[...1 lines deleted...]
-      </c>
       <c r="F64" t="s" s="0">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="G64" s="2"/>
       <c r="H64" s="0"/>
       <c r="I64" s="0"/>
     </row>
     <row r="65">
       <c r="A65" s="0"/>
       <c r="B65" t="s" s="0">
-        <v>9</v>
+        <v>69</v>
       </c>
       <c r="C65" s="0">
-        <v>2746530</v>
+        <v>956797</v>
       </c>
       <c r="D65" t="s" s="0">
-        <v>45</v>
+        <v>81</v>
       </c>
       <c r="E65" t="s" s="0">
         <v>82</v>
       </c>
       <c r="F65" t="s" s="0">
         <v>82</v>
       </c>
       <c r="G65" s="2"/>
       <c r="H65" s="0"/>
       <c r="I65" s="0"/>
     </row>
     <row r="66">
       <c r="A66" s="0"/>
       <c r="B66" t="s" s="0">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="C66" s="0">
-        <v>2746542</v>
+        <v>2716803</v>
       </c>
       <c r="D66" t="s" s="0">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="E66" t="s" s="0">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="F66" t="s" s="0">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G66" s="2"/>
       <c r="H66" s="0"/>
       <c r="I66" s="0"/>
     </row>
     <row r="67">
       <c r="A67" s="0"/>
       <c r="B67" t="s" s="0">
-        <v>71</v>
+        <v>9</v>
       </c>
       <c r="C67" s="0">
-        <v>956797</v>
+        <v>2141960</v>
       </c>
       <c r="D67" t="s" s="0">
-        <v>83</v>
+        <v>18</v>
       </c>
       <c r="E67" t="s" s="0">
         <v>84</v>
       </c>
       <c r="F67" t="s" s="0">
         <v>84</v>
       </c>
       <c r="G67" s="2"/>
       <c r="H67" s="0"/>
       <c r="I67" s="0"/>
     </row>
     <row r="68">
       <c r="A68" s="0"/>
       <c r="B68" t="s" s="0">
         <v>9</v>
       </c>
       <c r="C68" s="0">
-        <v>2716803</v>
+        <v>2173372</v>
       </c>
       <c r="D68" t="s" s="0">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="E68" t="s" s="0">
         <v>85</v>
       </c>
       <c r="F68" t="s" s="0">
         <v>85</v>
       </c>
       <c r="G68" s="2"/>
       <c r="H68" s="0"/>
       <c r="I68" s="0"/>
     </row>
     <row r="69">
       <c r="A69" s="0"/>
       <c r="B69" t="s" s="0">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C69" s="0">
-        <v>2141960</v>
+        <v>2158403</v>
       </c>
       <c r="D69" t="s" s="0">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="E69" t="s" s="0">
         <v>86</v>
       </c>
       <c r="F69" t="s" s="0">
         <v>86</v>
       </c>
       <c r="G69" s="2"/>
       <c r="H69" s="0"/>
       <c r="I69" s="0"/>
     </row>
     <row r="70">
       <c r="A70" s="0"/>
       <c r="B70" t="s" s="0">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C70" s="0">
-        <v>2173372</v>
+        <v>2712389</v>
       </c>
       <c r="D70" t="s" s="0">
-        <v>20</v>
+        <v>43</v>
       </c>
       <c r="E70" t="s" s="0">
         <v>87</v>
       </c>
       <c r="F70" t="s" s="0">
         <v>87</v>
       </c>
       <c r="G70" s="2"/>
       <c r="H70" s="0"/>
       <c r="I70" s="0"/>
     </row>
     <row r="71">
       <c r="A71" s="0"/>
       <c r="B71" t="s" s="0">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C71" s="0">
-        <v>2158403</v>
+        <v>2673745</v>
       </c>
       <c r="D71" t="s" s="0">
-        <v>20</v>
+        <v>43</v>
       </c>
       <c r="E71" t="s" s="0">
         <v>88</v>
       </c>
       <c r="F71" t="s" s="0">
         <v>88</v>
       </c>
       <c r="G71" s="2"/>
       <c r="H71" s="0"/>
       <c r="I71" s="0"/>
     </row>
     <row r="72">
       <c r="A72" s="0"/>
       <c r="B72" t="s" s="0">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="C72" s="0">
-        <v>2712389</v>
+        <v>2551589</v>
       </c>
       <c r="D72" t="s" s="0">
-        <v>45</v>
+        <v>14</v>
       </c>
       <c r="E72" t="s" s="0">
         <v>89</v>
       </c>
       <c r="F72" t="s" s="0">
         <v>89</v>
       </c>
       <c r="G72" s="2"/>
       <c r="H72" s="0"/>
       <c r="I72" s="0"/>
     </row>
     <row r="73">
       <c r="A73" s="0"/>
       <c r="B73" t="s" s="0">
         <v>9</v>
       </c>
       <c r="C73" s="0">
-        <v>2673745</v>
+        <v>2107055</v>
       </c>
       <c r="D73" t="s" s="0">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="E73" t="s" s="0">
         <v>90</v>
       </c>
       <c r="F73" t="s" s="0">
         <v>90</v>
       </c>
       <c r="G73" s="2"/>
       <c r="H73" s="0"/>
       <c r="I73" s="0"/>
     </row>
     <row r="74">
       <c r="A74" s="0"/>
       <c r="B74" t="s" s="0">
         <v>9</v>
       </c>
       <c r="C74" s="0">
-        <v>2551589</v>
+        <v>2047664</v>
       </c>
       <c r="D74" t="s" s="0">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="E74" t="s" s="0">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="F74" t="s" s="0">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="G74" s="2"/>
       <c r="H74" s="0"/>
       <c r="I74" s="0"/>
     </row>
     <row r="75">
       <c r="A75" s="0"/>
       <c r="B75" t="s" s="0">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C75" s="0">
-        <v>2107055</v>
+        <v>2157013</v>
       </c>
       <c r="D75" t="s" s="0">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="E75" t="s" s="0">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="F75" t="s" s="0">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="G75" s="2"/>
       <c r="H75" s="0"/>
       <c r="I75" s="0"/>
     </row>
     <row r="76">
       <c r="A76" s="0"/>
       <c r="B76" t="s" s="0">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C76" s="0">
-        <v>2047664</v>
+        <v>2682987</v>
       </c>
       <c r="D76" t="s" s="0">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="E76" t="s" s="0">
         <v>92</v>
       </c>
       <c r="F76" t="s" s="0">
         <v>92</v>
       </c>
       <c r="G76" s="2"/>
       <c r="H76" s="0"/>
       <c r="I76" s="0"/>
     </row>
     <row r="77">
       <c r="A77" s="0"/>
       <c r="B77" t="s" s="0">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C77" s="0">
-        <v>2157013</v>
+        <v>2683218</v>
       </c>
       <c r="D77" t="s" s="0">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="E77" t="s" s="0">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="F77" t="s" s="0">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="G77" s="2"/>
       <c r="H77" s="0"/>
       <c r="I77" s="0"/>
     </row>
     <row r="78">
       <c r="A78" s="0"/>
       <c r="B78" t="s" s="0">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="C78" s="0">
-        <v>2682987</v>
+        <v>2683510</v>
       </c>
       <c r="D78" t="s" s="0">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="E78" t="s" s="0">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="F78" t="s" s="0">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="G78" s="2"/>
       <c r="H78" s="0"/>
       <c r="I78" s="0"/>
     </row>
     <row r="79">
       <c r="A79" s="0"/>
       <c r="B79" t="s" s="0">
-        <v>9</v>
+        <v>69</v>
       </c>
       <c r="C79" s="0">
-        <v>2683218</v>
+        <v>928832</v>
       </c>
       <c r="D79" t="s" s="0">
-        <v>28</v>
+        <v>70</v>
       </c>
       <c r="E79" t="s" s="0">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="F79" t="s" s="0">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="G79" s="2"/>
       <c r="H79" s="0"/>
       <c r="I79" s="0"/>
     </row>
     <row r="80">
       <c r="A80" s="0"/>
       <c r="B80" t="s" s="0">
-        <v>9</v>
+        <v>69</v>
       </c>
       <c r="C80" s="0">
-        <v>2683510</v>
+        <v>938407</v>
       </c>
       <c r="D80" t="s" s="0">
-        <v>28</v>
+        <v>70</v>
       </c>
       <c r="E80" t="s" s="0">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="F80" t="s" s="0">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="G80" s="2"/>
       <c r="H80" s="0"/>
       <c r="I80" s="0"/>
     </row>
     <row r="81">
       <c r="A81" s="0"/>
       <c r="B81" t="s" s="0">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="C81" s="0">
-        <v>928832</v>
+        <v>936020</v>
       </c>
       <c r="D81" t="s" s="0">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="E81" t="s" s="0">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="F81" t="s" s="0">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="G81" s="2"/>
       <c r="H81" s="0"/>
       <c r="I81" s="0"/>
     </row>
     <row r="82">
       <c r="A82" s="0"/>
       <c r="B82" t="s" s="0">
-        <v>71</v>
+        <v>13</v>
       </c>
       <c r="C82" s="0">
-        <v>938407</v>
+        <v>1975936</v>
       </c>
       <c r="D82" t="s" s="0">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="E82" t="s" s="0">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="F82" t="s" s="0">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="G82" s="2"/>
       <c r="H82" s="0"/>
       <c r="I82" s="0"/>
     </row>
     <row r="83">
       <c r="A83" s="0"/>
       <c r="B83" t="s" s="0">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="C83" s="0">
-        <v>936020</v>
+        <v>938008</v>
       </c>
       <c r="D83" t="s" s="0">
-        <v>80</v>
+        <v>95</v>
       </c>
       <c r="E83" t="s" s="0">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="F83" t="s" s="0">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="G83" s="2"/>
       <c r="H83" s="0"/>
       <c r="I83" s="0"/>
     </row>
     <row r="84">
       <c r="A84" s="0"/>
       <c r="B84" t="s" s="0">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="C84" s="0">
-        <v>1975936</v>
+        <v>2191916</v>
       </c>
       <c r="D84" t="s" s="0">
-        <v>16</v>
+        <v>49</v>
       </c>
       <c r="E84" t="s" s="0">
         <v>96</v>
       </c>
       <c r="F84" t="s" s="0">
         <v>96</v>
       </c>
       <c r="G84" s="2"/>
       <c r="H84" s="0"/>
       <c r="I84" s="0"/>
     </row>
     <row r="85">
       <c r="A85" s="0"/>
       <c r="B85" t="s" s="0">
-        <v>71</v>
+        <v>9</v>
       </c>
       <c r="C85" s="0">
-        <v>938008</v>
+        <v>2107043</v>
       </c>
       <c r="D85" t="s" s="0">
+        <v>49</v>
+      </c>
+      <c r="E85" t="s" s="0">
         <v>97</v>
       </c>
-      <c r="E85" t="s" s="0">
-[...1 lines deleted...]
-      </c>
       <c r="F85" t="s" s="0">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="G85" s="2"/>
       <c r="H85" s="0"/>
       <c r="I85" s="0"/>
     </row>
     <row r="86">
       <c r="A86" s="0"/>
       <c r="B86" t="s" s="0">
         <v>9</v>
       </c>
       <c r="C86" s="0">
-        <v>2191916</v>
+        <v>2109389</v>
       </c>
       <c r="D86" t="s" s="0">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="E86" t="s" s="0">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="F86" t="s" s="0">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="G86" s="2"/>
       <c r="H86" s="0"/>
       <c r="I86" s="0"/>
     </row>
     <row r="87">
       <c r="A87" s="0"/>
       <c r="B87" t="s" s="0">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C87" s="0">
-        <v>2107043</v>
+        <v>2111250</v>
       </c>
       <c r="D87" t="s" s="0">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="E87" t="s" s="0">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="F87" t="s" s="0">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="G87" s="2"/>
       <c r="H87" s="0"/>
       <c r="I87" s="0"/>
     </row>
     <row r="88">
       <c r="A88" s="0"/>
       <c r="B88" t="s" s="0">
-        <v>12</v>
+        <v>69</v>
       </c>
       <c r="C88" s="0">
-        <v>2109389</v>
+        <v>928320</v>
       </c>
       <c r="D88" t="s" s="0">
-        <v>51</v>
+        <v>78</v>
       </c>
       <c r="E88" t="s" s="0">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F88" t="s" s="0">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="G88" s="2"/>
       <c r="H88" s="0"/>
       <c r="I88" s="0"/>
     </row>
     <row r="89">
       <c r="A89" s="0"/>
       <c r="B89" t="s" s="0">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C89" s="0">
-        <v>2111250</v>
+        <v>2577851</v>
       </c>
       <c r="D89" t="s" s="0">
-        <v>51</v>
+        <v>16</v>
       </c>
       <c r="E89" t="s" s="0">
         <v>99</v>
       </c>
       <c r="F89" t="s" s="0">
         <v>99</v>
       </c>
       <c r="G89" s="2"/>
       <c r="H89" s="0"/>
       <c r="I89" s="0"/>
     </row>
     <row r="90">
       <c r="A90" s="0"/>
       <c r="B90" t="s" s="0">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="C90" s="0">
-        <v>928320</v>
+        <v>925787</v>
       </c>
       <c r="D90" t="s" s="0">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="E90" t="s" s="0">
         <v>100</v>
       </c>
       <c r="F90" t="s" s="0">
         <v>100</v>
       </c>
       <c r="G90" s="2"/>
       <c r="H90" s="0"/>
       <c r="I90" s="0"/>
     </row>
     <row r="91">
       <c r="A91" s="0"/>
       <c r="B91" t="s" s="0">
         <v>9</v>
       </c>
       <c r="C91" s="0">
-        <v>2577851</v>
+        <v>1933812</v>
       </c>
       <c r="D91" t="s" s="0">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="E91" t="s" s="0">
         <v>101</v>
       </c>
       <c r="F91" t="s" s="0">
         <v>101</v>
       </c>
       <c r="G91" s="2"/>
       <c r="H91" s="0"/>
       <c r="I91" s="0"/>
     </row>
     <row r="92">
       <c r="A92" s="0"/>
       <c r="B92" t="s" s="0">
-        <v>71</v>
+        <v>102</v>
       </c>
       <c r="C92" s="0">
-        <v>925787</v>
+        <v>285</v>
       </c>
       <c r="D92" t="s" s="0">
-        <v>80</v>
+        <v>36</v>
       </c>
       <c r="E92" t="s" s="0">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="F92" t="s" s="0">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="G92" s="2"/>
       <c r="H92" s="0"/>
       <c r="I92" s="0"/>
     </row>
     <row r="93">
       <c r="A93" s="0"/>
       <c r="B93" t="s" s="0">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C93" s="0">
-        <v>1933812</v>
+        <v>2108128</v>
       </c>
       <c r="D93" t="s" s="0">
-        <v>10</v>
+        <v>38</v>
       </c>
       <c r="E93" t="s" s="0">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F93" t="s" s="0">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="G93" s="2"/>
       <c r="H93" s="0"/>
       <c r="I93" s="0"/>
     </row>
     <row r="94">
       <c r="A94" s="0"/>
       <c r="B94" t="s" s="0">
-        <v>104</v>
+        <v>9</v>
       </c>
       <c r="C94" s="0">
-        <v>285</v>
+        <v>2108019</v>
       </c>
       <c r="D94" t="s" s="0">
         <v>38</v>
       </c>
       <c r="E94" t="s" s="0">
         <v>105</v>
       </c>
       <c r="F94" t="s" s="0">
         <v>105</v>
       </c>
       <c r="G94" s="2"/>
       <c r="H94" s="0"/>
       <c r="I94" s="0"/>
     </row>
     <row r="95">
       <c r="A95" s="0"/>
       <c r="B95" t="s" s="0">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C95" s="0">
-        <v>2108128</v>
+        <v>2109694</v>
       </c>
       <c r="D95" t="s" s="0">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="E95" t="s" s="0">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="F95" t="s" s="0">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="G95" s="2"/>
       <c r="H95" s="0"/>
       <c r="I95" s="0"/>
     </row>
     <row r="96">
       <c r="A96" s="0"/>
       <c r="B96" t="s" s="0">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C96" s="0">
-        <v>2108019</v>
+        <v>2108071</v>
       </c>
       <c r="D96" t="s" s="0">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="E96" t="s" s="0">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="F96" t="s" s="0">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="G96" s="2"/>
       <c r="H96" s="0"/>
       <c r="I96" s="0"/>
     </row>
     <row r="97">
       <c r="A97" s="0"/>
       <c r="B97" t="s" s="0">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C97" s="0">
-        <v>2109694</v>
+        <v>2550977</v>
       </c>
       <c r="D97" t="s" s="0">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="E97" t="s" s="0">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="F97" t="s" s="0">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="G97" s="2"/>
       <c r="H97" s="0"/>
       <c r="I97" s="0"/>
     </row>
     <row r="98">
       <c r="A98" s="0"/>
       <c r="B98" t="s" s="0">
-        <v>12</v>
+        <v>69</v>
       </c>
       <c r="C98" s="0">
-        <v>2108071</v>
+        <v>919341</v>
       </c>
       <c r="D98" t="s" s="0">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="E98" t="s" s="0">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F98" t="s" s="0">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="G98" s="2"/>
       <c r="H98" s="0"/>
       <c r="I98" s="0"/>
     </row>
     <row r="99">
       <c r="A99" s="0"/>
       <c r="B99" t="s" s="0">
-        <v>9</v>
+        <v>69</v>
       </c>
       <c r="C99" s="0">
-        <v>2550977</v>
+        <v>920123</v>
       </c>
       <c r="D99" t="s" s="0">
-        <v>35</v>
+        <v>78</v>
       </c>
       <c r="E99" t="s" s="0">
         <v>108</v>
       </c>
       <c r="F99" t="s" s="0">
         <v>108</v>
       </c>
       <c r="G99" s="2"/>
       <c r="H99" s="0"/>
       <c r="I99" s="0"/>
     </row>
     <row r="100">
       <c r="A100" s="0"/>
       <c r="B100" t="s" s="0">
-        <v>71</v>
+        <v>9</v>
       </c>
       <c r="C100" s="0">
-        <v>919341</v>
+        <v>2108082</v>
       </c>
       <c r="D100" t="s" s="0">
-        <v>72</v>
+        <v>43</v>
       </c>
       <c r="E100" t="s" s="0">
         <v>109</v>
       </c>
       <c r="F100" t="s" s="0">
         <v>109</v>
       </c>
       <c r="G100" s="2"/>
       <c r="H100" s="0"/>
       <c r="I100" s="0"/>
     </row>
     <row r="101">
       <c r="A101" s="0"/>
       <c r="B101" t="s" s="0">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="C101" s="0">
-        <v>920123</v>
+        <v>917780</v>
       </c>
       <c r="D101" t="s" s="0">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="E101" t="s" s="0">
         <v>110</v>
       </c>
       <c r="F101" t="s" s="0">
         <v>110</v>
       </c>
       <c r="G101" s="2"/>
       <c r="H101" s="0"/>
       <c r="I101" s="0"/>
     </row>
     <row r="102">
       <c r="A102" s="0"/>
       <c r="B102" t="s" s="0">
-        <v>12</v>
+        <v>69</v>
       </c>
       <c r="C102" s="0">
-        <v>2108082</v>
+        <v>916026</v>
       </c>
       <c r="D102" t="s" s="0">
-        <v>45</v>
+        <v>78</v>
       </c>
       <c r="E102" t="s" s="0">
         <v>111</v>
       </c>
       <c r="F102" t="s" s="0">
         <v>111</v>
       </c>
       <c r="G102" s="2"/>
       <c r="H102" s="0"/>
       <c r="I102" s="0"/>
     </row>
     <row r="103">
       <c r="A103" s="0"/>
       <c r="B103" t="s" s="0">
-        <v>71</v>
+        <v>13</v>
       </c>
       <c r="C103" s="0">
-        <v>917780</v>
+        <v>2591773</v>
       </c>
       <c r="D103" t="s" s="0">
-        <v>80</v>
+        <v>26</v>
       </c>
       <c r="E103" t="s" s="0">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="F103" t="s" s="0">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="G103" s="2"/>
       <c r="H103" s="0"/>
       <c r="I103" s="0"/>
     </row>
     <row r="104">
       <c r="A104" s="0"/>
       <c r="B104" t="s" s="0">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="C104" s="0">
-        <v>916026</v>
+        <v>841010</v>
       </c>
       <c r="D104" t="s" s="0">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="E104" t="s" s="0">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="F104" t="s" s="0">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="G104" s="2"/>
       <c r="H104" s="0"/>
       <c r="I104" s="0"/>
     </row>
     <row r="105">
       <c r="A105" s="0"/>
       <c r="B105" t="s" s="0">
         <v>9</v>
       </c>
       <c r="C105" s="0">
-        <v>2591773</v>
+        <v>2111183</v>
       </c>
       <c r="D105" t="s" s="0">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="E105" t="s" s="0">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="F105" t="s" s="0">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="G105" s="2"/>
       <c r="H105" s="0"/>
       <c r="I105" s="0"/>
     </row>
     <row r="106">
       <c r="A106" s="0"/>
       <c r="B106" t="s" s="0">
-        <v>71</v>
+        <v>9</v>
       </c>
       <c r="C106" s="0">
-        <v>841010</v>
+        <v>2111190</v>
       </c>
       <c r="D106" t="s" s="0">
-        <v>72</v>
+        <v>38</v>
       </c>
       <c r="E106" t="s" s="0">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="F106" t="s" s="0">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="G106" s="2"/>
       <c r="H106" s="0"/>
       <c r="I106" s="0"/>
     </row>
     <row r="107">
       <c r="A107" s="0"/>
       <c r="B107" t="s" s="0">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C107" s="0">
-        <v>2111183</v>
+        <v>2565864</v>
       </c>
       <c r="D107" t="s" s="0">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="E107" t="s" s="0">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="F107" t="s" s="0">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="G107" s="2"/>
       <c r="H107" s="0"/>
       <c r="I107" s="0"/>
     </row>
     <row r="108">
       <c r="A108" s="0"/>
       <c r="B108" t="s" s="0">
-        <v>12</v>
+        <v>69</v>
       </c>
       <c r="C108" s="0">
-        <v>2111190</v>
+        <v>914787</v>
       </c>
       <c r="D108" t="s" s="0">
-        <v>40</v>
+        <v>78</v>
       </c>
       <c r="E108" t="s" s="0">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="F108" t="s" s="0">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="G108" s="2"/>
       <c r="H108" s="0"/>
       <c r="I108" s="0"/>
     </row>
     <row r="109">
       <c r="A109" s="0"/>
       <c r="B109" t="s" s="0">
-        <v>9</v>
+        <v>69</v>
       </c>
       <c r="C109" s="0">
-        <v>2565864</v>
+        <v>912912</v>
       </c>
       <c r="D109" t="s" s="0">
-        <v>28</v>
+        <v>78</v>
       </c>
       <c r="E109" t="s" s="0">
         <v>114</v>
       </c>
       <c r="F109" t="s" s="0">
         <v>114</v>
       </c>
       <c r="G109" s="2"/>
       <c r="H109" s="0"/>
       <c r="I109" s="0"/>
     </row>
     <row r="110">
       <c r="A110" s="0"/>
       <c r="B110" t="s" s="0">
-        <v>71</v>
+        <v>9</v>
       </c>
       <c r="C110" s="0">
-        <v>914787</v>
+        <v>2108069</v>
       </c>
       <c r="D110" t="s" s="0">
-        <v>80</v>
+        <v>14</v>
       </c>
       <c r="E110" t="s" s="0">
         <v>115</v>
       </c>
       <c r="F110" t="s" s="0">
         <v>115</v>
       </c>
       <c r="G110" s="2"/>
       <c r="H110" s="0"/>
       <c r="I110" s="0"/>
     </row>
     <row r="111">
       <c r="A111" s="0"/>
       <c r="B111" t="s" s="0">
-        <v>71</v>
+        <v>13</v>
       </c>
       <c r="C111" s="0">
-        <v>912912</v>
+        <v>2528944</v>
       </c>
       <c r="D111" t="s" s="0">
-        <v>80</v>
+        <v>33</v>
       </c>
       <c r="E111" t="s" s="0">
         <v>116</v>
       </c>
       <c r="F111" t="s" s="0">
         <v>116</v>
       </c>
       <c r="G111" s="2"/>
       <c r="H111" s="0"/>
       <c r="I111" s="0"/>
     </row>
     <row r="112">
       <c r="A112" s="0"/>
       <c r="B112" t="s" s="0">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C112" s="0">
-        <v>2108069</v>
+        <v>2107951</v>
       </c>
       <c r="D112" t="s" s="0">
-        <v>16</v>
+        <v>38</v>
       </c>
       <c r="E112" t="s" s="0">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F112" t="s" s="0">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="G112" s="2"/>
       <c r="H112" s="0"/>
       <c r="I112" s="0"/>
     </row>
     <row r="113">
       <c r="A113" s="0"/>
       <c r="B113" t="s" s="0">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="C113" s="0">
-        <v>2528944</v>
+        <v>2489434</v>
       </c>
       <c r="D113" t="s" s="0">
-        <v>35</v>
+        <v>117</v>
       </c>
       <c r="E113" t="s" s="0">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="F113" t="s" s="0">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="G113" s="2"/>
       <c r="H113" s="0"/>
       <c r="I113" s="0"/>
     </row>
     <row r="114">
       <c r="A114" s="0"/>
       <c r="B114" t="s" s="0">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C114" s="0">
-        <v>2107951</v>
+        <v>2549008</v>
       </c>
       <c r="D114" t="s" s="0">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="E114" t="s" s="0">
         <v>118</v>
       </c>
       <c r="F114" t="s" s="0">
         <v>118</v>
       </c>
       <c r="G114" s="2"/>
       <c r="H114" s="0"/>
       <c r="I114" s="0"/>
     </row>
     <row r="115">
       <c r="A115" s="0"/>
       <c r="B115" t="s" s="0">
         <v>9</v>
       </c>
       <c r="C115" s="0">
-        <v>2489434</v>
+        <v>2108084</v>
       </c>
       <c r="D115" t="s" s="0">
+        <v>18</v>
+      </c>
+      <c r="E115" t="s" s="0">
         <v>119</v>
       </c>
-      <c r="E115" t="s" s="0">
-[...1 lines deleted...]
-      </c>
       <c r="F115" t="s" s="0">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="G115" s="2"/>
       <c r="H115" s="0"/>
       <c r="I115" s="0"/>
     </row>
     <row r="116">
       <c r="A116" s="0"/>
       <c r="B116" t="s" s="0">
         <v>9</v>
       </c>
       <c r="C116" s="0">
-        <v>2549008</v>
+        <v>2134142</v>
       </c>
       <c r="D116" t="s" s="0">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="E116" t="s" s="0">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="F116" t="s" s="0">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="G116" s="2"/>
       <c r="H116" s="0"/>
       <c r="I116" s="0"/>
     </row>
     <row r="117">
       <c r="A117" s="0"/>
       <c r="B117" t="s" s="0">
-        <v>12</v>
+        <v>120</v>
       </c>
       <c r="C117" s="0">
-        <v>2108084</v>
+        <v>196346</v>
       </c>
       <c r="D117" t="s" s="0">
-        <v>20</v>
+        <v>73</v>
       </c>
       <c r="E117" t="s" s="0">
         <v>121</v>
       </c>
       <c r="F117" t="s" s="0">
         <v>121</v>
       </c>
       <c r="G117" s="2"/>
       <c r="H117" s="0"/>
       <c r="I117" s="0"/>
     </row>
     <row r="118">
       <c r="A118" s="0"/>
       <c r="B118" t="s" s="0">
-        <v>12</v>
+        <v>69</v>
       </c>
       <c r="C118" s="0">
-        <v>2134142</v>
+        <v>901274</v>
       </c>
       <c r="D118" t="s" s="0">
-        <v>20</v>
+        <v>95</v>
       </c>
       <c r="E118" t="s" s="0">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="F118" t="s" s="0">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="G118" s="2"/>
       <c r="H118" s="0"/>
       <c r="I118" s="0"/>
     </row>
     <row r="119">
       <c r="A119" s="0"/>
       <c r="B119" t="s" s="0">
+        <v>9</v>
+      </c>
+      <c r="C119" s="0">
+        <v>2106936</v>
+      </c>
+      <c r="D119" t="s" s="0">
+        <v>18</v>
+      </c>
+      <c r="E119" t="s" s="0">
         <v>122</v>
       </c>
-      <c r="C119" s="0">
-[...7 lines deleted...]
-      </c>
       <c r="F119" t="s" s="0">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="G119" s="2"/>
       <c r="H119" s="0"/>
       <c r="I119" s="0"/>
     </row>
     <row r="120">
       <c r="A120" s="0"/>
       <c r="B120" t="s" s="0">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="C120" s="0">
-        <v>901274</v>
+        <v>901575</v>
       </c>
       <c r="D120" t="s" s="0">
-        <v>97</v>
+        <v>70</v>
       </c>
       <c r="E120" t="s" s="0">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="F120" t="s" s="0">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="G120" s="2"/>
       <c r="H120" s="0"/>
       <c r="I120" s="0"/>
     </row>
     <row r="121">
       <c r="A121" s="0"/>
       <c r="B121" t="s" s="0">
-        <v>12</v>
+        <v>69</v>
       </c>
       <c r="C121" s="0">
-        <v>2106936</v>
+        <v>901598</v>
       </c>
       <c r="D121" t="s" s="0">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="E121" t="s" s="0">
         <v>124</v>
       </c>
       <c r="F121" t="s" s="0">
         <v>124</v>
       </c>
       <c r="G121" s="2"/>
       <c r="H121" s="0"/>
       <c r="I121" s="0"/>
     </row>
     <row r="122">
       <c r="A122" s="0"/>
       <c r="B122" t="s" s="0">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="C122" s="0">
-        <v>901575</v>
+        <v>901290</v>
       </c>
       <c r="D122" t="s" s="0">
-        <v>72</v>
+        <v>95</v>
       </c>
       <c r="E122" t="s" s="0">
         <v>125</v>
       </c>
       <c r="F122" t="s" s="0">
         <v>125</v>
       </c>
       <c r="G122" s="2"/>
       <c r="H122" s="0"/>
       <c r="I122" s="0"/>
     </row>
     <row r="123">
       <c r="A123" s="0"/>
       <c r="B123" t="s" s="0">
-        <v>71</v>
+        <v>9</v>
       </c>
       <c r="C123" s="0">
-        <v>901598</v>
+        <v>2107042</v>
       </c>
       <c r="D123" t="s" s="0">
-        <v>72</v>
+        <v>18</v>
       </c>
       <c r="E123" t="s" s="0">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="F123" t="s" s="0">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="G123" s="2"/>
       <c r="H123" s="0"/>
       <c r="I123" s="0"/>
     </row>
     <row r="124">
       <c r="A124" s="0"/>
       <c r="B124" t="s" s="0">
-        <v>71</v>
+        <v>9</v>
       </c>
       <c r="C124" s="0">
-        <v>901290</v>
+        <v>2107994</v>
       </c>
       <c r="D124" t="s" s="0">
-        <v>97</v>
+        <v>18</v>
       </c>
       <c r="E124" t="s" s="0">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="F124" t="s" s="0">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="G124" s="2"/>
       <c r="H124" s="0"/>
       <c r="I124" s="0"/>
     </row>
     <row r="125">
       <c r="A125" s="0"/>
       <c r="B125" t="s" s="0">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C125" s="0">
-        <v>2107042</v>
+        <v>2109963</v>
       </c>
       <c r="D125" t="s" s="0">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="E125" t="s" s="0">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="F125" t="s" s="0">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="G125" s="2"/>
       <c r="H125" s="0"/>
       <c r="I125" s="0"/>
     </row>
     <row r="126">
       <c r="A126" s="0"/>
       <c r="B126" t="s" s="0">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C126" s="0">
-        <v>2107994</v>
+        <v>2111245</v>
       </c>
       <c r="D126" t="s" s="0">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="E126" t="s" s="0">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="F126" t="s" s="0">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="G126" s="2"/>
       <c r="H126" s="0"/>
       <c r="I126" s="0"/>
     </row>
     <row r="127">
       <c r="A127" s="0"/>
       <c r="B127" t="s" s="0">
-        <v>12</v>
+        <v>69</v>
       </c>
       <c r="C127" s="0">
-        <v>2109963</v>
+        <v>897063</v>
       </c>
       <c r="D127" t="s" s="0">
-        <v>40</v>
+        <v>70</v>
       </c>
       <c r="E127" t="s" s="0">
         <v>128</v>
       </c>
       <c r="F127" t="s" s="0">
         <v>128</v>
       </c>
       <c r="G127" s="2"/>
       <c r="H127" s="0"/>
       <c r="I127" s="0"/>
     </row>
     <row r="128">
       <c r="A128" s="0"/>
       <c r="B128" t="s" s="0">
-        <v>12</v>
+        <v>69</v>
       </c>
       <c r="C128" s="0">
-        <v>2111245</v>
+        <v>898563</v>
       </c>
       <c r="D128" t="s" s="0">
-        <v>20</v>
+        <v>78</v>
       </c>
       <c r="E128" t="s" s="0">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="F128" t="s" s="0">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="G128" s="2"/>
       <c r="H128" s="0"/>
       <c r="I128" s="0"/>
     </row>
     <row r="129">
       <c r="A129" s="0"/>
       <c r="B129" t="s" s="0">
-        <v>71</v>
+        <v>9</v>
       </c>
       <c r="C129" s="0">
-        <v>897063</v>
+        <v>2108133</v>
       </c>
       <c r="D129" t="s" s="0">
-        <v>72</v>
+        <v>18</v>
       </c>
       <c r="E129" t="s" s="0">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F129" t="s" s="0">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="G129" s="2"/>
       <c r="H129" s="0"/>
       <c r="I129" s="0"/>
     </row>
     <row r="130">
       <c r="A130" s="0"/>
       <c r="B130" t="s" s="0">
-        <v>71</v>
+        <v>9</v>
       </c>
       <c r="C130" s="0">
-        <v>898563</v>
+        <v>2129940</v>
       </c>
       <c r="D130" t="s" s="0">
-        <v>80</v>
+        <v>18</v>
       </c>
       <c r="E130" t="s" s="0">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="F130" t="s" s="0">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="G130" s="2"/>
       <c r="H130" s="0"/>
       <c r="I130" s="0"/>
     </row>
     <row r="131">
       <c r="A131" s="0"/>
       <c r="B131" t="s" s="0">
-        <v>12</v>
+        <v>69</v>
       </c>
       <c r="C131" s="0">
-        <v>2108133</v>
+        <v>896466</v>
       </c>
       <c r="D131" t="s" s="0">
-        <v>20</v>
+        <v>78</v>
       </c>
       <c r="E131" t="s" s="0">
         <v>130</v>
       </c>
       <c r="F131" t="s" s="0">
         <v>130</v>
       </c>
       <c r="G131" s="2"/>
       <c r="H131" s="0"/>
       <c r="I131" s="0"/>
     </row>
     <row r="132">
       <c r="A132" s="0"/>
       <c r="B132" t="s" s="0">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C132" s="0">
-        <v>2129940</v>
+        <v>2107055</v>
       </c>
       <c r="D132" t="s" s="0">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="E132" t="s" s="0">
         <v>131</v>
       </c>
       <c r="F132" t="s" s="0">
         <v>131</v>
       </c>
       <c r="G132" s="2"/>
       <c r="H132" s="0"/>
       <c r="I132" s="0"/>
     </row>
     <row r="133">
       <c r="A133" s="0"/>
       <c r="B133" t="s" s="0">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="C133" s="0">
-        <v>896466</v>
+        <v>896416</v>
       </c>
       <c r="D133" t="s" s="0">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="E133" t="s" s="0">
         <v>132</v>
       </c>
       <c r="F133" t="s" s="0">
         <v>132</v>
       </c>
       <c r="G133" s="2"/>
       <c r="H133" s="0"/>
       <c r="I133" s="0"/>
     </row>
     <row r="134">
       <c r="A134" s="0"/>
       <c r="B134" t="s" s="0">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C134" s="0">
-        <v>2107055</v>
+        <v>2107990</v>
       </c>
       <c r="D134" t="s" s="0">
-        <v>40</v>
+        <v>133</v>
       </c>
       <c r="E134" t="s" s="0">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="F134" t="s" s="0">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="G134" s="2"/>
       <c r="H134" s="0"/>
       <c r="I134" s="0"/>
     </row>
     <row r="135">
       <c r="A135" s="0"/>
       <c r="B135" t="s" s="0">
-        <v>71</v>
+        <v>13</v>
       </c>
       <c r="C135" s="0">
-        <v>896416</v>
+        <v>2452580</v>
       </c>
       <c r="D135" t="s" s="0">
-        <v>80</v>
+        <v>49</v>
       </c>
       <c r="E135" t="s" s="0">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F135" t="s" s="0">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="G135" s="2"/>
       <c r="H135" s="0"/>
       <c r="I135" s="0"/>
     </row>
     <row r="136">
       <c r="A136" s="0"/>
       <c r="B136" t="s" s="0">
-        <v>12</v>
+        <v>69</v>
       </c>
       <c r="C136" s="0">
-        <v>2107990</v>
+        <v>894930</v>
       </c>
       <c r="D136" t="s" s="0">
-        <v>135</v>
+        <v>78</v>
       </c>
       <c r="E136" t="s" s="0">
         <v>134</v>
       </c>
       <c r="F136" t="s" s="0">
         <v>134</v>
       </c>
       <c r="G136" s="2"/>
       <c r="H136" s="0"/>
       <c r="I136" s="0"/>
     </row>
     <row r="137">
       <c r="A137" s="0"/>
       <c r="B137" t="s" s="0">
-        <v>9</v>
+        <v>69</v>
       </c>
       <c r="C137" s="0">
-        <v>2452580</v>
+        <v>893647</v>
       </c>
       <c r="D137" t="s" s="0">
-        <v>51</v>
+        <v>78</v>
       </c>
       <c r="E137" t="s" s="0">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="F137" t="s" s="0">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="G137" s="2"/>
       <c r="H137" s="0"/>
       <c r="I137" s="0"/>
     </row>
     <row r="138">
       <c r="A138" s="0"/>
       <c r="B138" t="s" s="0">
-        <v>71</v>
+        <v>13</v>
       </c>
       <c r="C138" s="0">
-        <v>894930</v>
+        <v>2526306</v>
       </c>
       <c r="D138" t="s" s="0">
-        <v>80</v>
+        <v>26</v>
       </c>
       <c r="E138" t="s" s="0">
         <v>136</v>
       </c>
       <c r="F138" t="s" s="0">
         <v>136</v>
       </c>
       <c r="G138" s="2"/>
       <c r="H138" s="0"/>
       <c r="I138" s="0"/>
     </row>
     <row r="139">
       <c r="A139" s="0"/>
       <c r="B139" t="s" s="0">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="C139" s="0">
-        <v>893647</v>
+        <v>892182</v>
       </c>
       <c r="D139" t="s" s="0">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="E139" t="s" s="0">
         <v>137</v>
       </c>
       <c r="F139" t="s" s="0">
         <v>137</v>
       </c>
       <c r="G139" s="2"/>
       <c r="H139" s="0"/>
       <c r="I139" s="0"/>
     </row>
     <row r="140">
       <c r="A140" s="0"/>
       <c r="B140" t="s" s="0">
         <v>9</v>
       </c>
       <c r="C140" s="0">
-        <v>2526306</v>
+        <v>2108146</v>
       </c>
       <c r="D140" t="s" s="0">
-        <v>28</v>
+        <v>43</v>
       </c>
       <c r="E140" t="s" s="0">
         <v>138</v>
       </c>
       <c r="F140" t="s" s="0">
         <v>138</v>
       </c>
       <c r="G140" s="2"/>
       <c r="H140" s="0"/>
       <c r="I140" s="0"/>
     </row>
     <row r="141">
       <c r="A141" s="0"/>
       <c r="B141" t="s" s="0">
-        <v>71</v>
+        <v>9</v>
       </c>
       <c r="C141" s="0">
-        <v>892182</v>
+        <v>2116515</v>
       </c>
       <c r="D141" t="s" s="0">
-        <v>80</v>
+        <v>18</v>
       </c>
       <c r="E141" t="s" s="0">
         <v>139</v>
       </c>
       <c r="F141" t="s" s="0">
         <v>139</v>
       </c>
       <c r="G141" s="2"/>
       <c r="H141" s="0"/>
       <c r="I141" s="0"/>
     </row>
     <row r="142">
       <c r="A142" s="0"/>
       <c r="B142" t="s" s="0">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C142" s="0">
-        <v>2108146</v>
+        <v>2373488</v>
       </c>
       <c r="D142" t="s" s="0">
-        <v>45</v>
+        <v>133</v>
       </c>
       <c r="E142" t="s" s="0">
         <v>140</v>
       </c>
       <c r="F142" t="s" s="0">
         <v>140</v>
       </c>
       <c r="G142" s="2"/>
       <c r="H142" s="0"/>
       <c r="I142" s="0"/>
     </row>
     <row r="143">
       <c r="A143" s="0"/>
       <c r="B143" t="s" s="0">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C143" s="0">
-        <v>2116515</v>
+        <v>2107041</v>
       </c>
       <c r="D143" t="s" s="0">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="E143" t="s" s="0">
         <v>141</v>
       </c>
       <c r="F143" t="s" s="0">
         <v>141</v>
       </c>
       <c r="G143" s="2"/>
       <c r="H143" s="0"/>
       <c r="I143" s="0"/>
     </row>
     <row r="144">
       <c r="A144" s="0"/>
       <c r="B144" t="s" s="0">
         <v>9</v>
       </c>
       <c r="C144" s="0">
-        <v>2373488</v>
+        <v>2108392</v>
       </c>
       <c r="D144" t="s" s="0">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="E144" t="s" s="0">
         <v>142</v>
       </c>
       <c r="F144" t="s" s="0">
         <v>142</v>
       </c>
       <c r="G144" s="2"/>
       <c r="H144" s="0"/>
       <c r="I144" s="0"/>
     </row>
     <row r="145">
       <c r="A145" s="0"/>
       <c r="B145" t="s" s="0">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C145" s="0">
-        <v>2107041</v>
+        <v>2115945</v>
       </c>
       <c r="D145" t="s" s="0">
-        <v>20</v>
+        <v>133</v>
       </c>
       <c r="E145" t="s" s="0">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="F145" t="s" s="0">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="G145" s="2"/>
       <c r="H145" s="0"/>
       <c r="I145" s="0"/>
     </row>
     <row r="146">
       <c r="A146" s="0"/>
       <c r="B146" t="s" s="0">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C146" s="0">
-        <v>2108392</v>
+        <v>2109419</v>
       </c>
       <c r="D146" t="s" s="0">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="E146" t="s" s="0">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="F146" t="s" s="0">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="G146" s="2"/>
       <c r="H146" s="0"/>
       <c r="I146" s="0"/>
     </row>
     <row r="147">
       <c r="A147" s="0"/>
       <c r="B147" t="s" s="0">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C147" s="0">
-        <v>2115945</v>
+        <v>2108144</v>
       </c>
       <c r="D147" t="s" s="0">
-        <v>135</v>
+        <v>16</v>
       </c>
       <c r="E147" t="s" s="0">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="F147" t="s" s="0">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="G147" s="2"/>
       <c r="H147" s="0"/>
       <c r="I147" s="0"/>
     </row>
     <row r="148">
       <c r="A148" s="0"/>
       <c r="B148" t="s" s="0">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C148" s="0">
-        <v>2109419</v>
+        <v>2111805</v>
       </c>
       <c r="D148" t="s" s="0">
-        <v>135</v>
+        <v>16</v>
       </c>
       <c r="E148" t="s" s="0">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="F148" t="s" s="0">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="G148" s="2"/>
       <c r="H148" s="0"/>
       <c r="I148" s="0"/>
     </row>
     <row r="149">
       <c r="A149" s="0"/>
       <c r="B149" t="s" s="0">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C149" s="0">
-        <v>2108144</v>
+        <v>2112069</v>
       </c>
       <c r="D149" t="s" s="0">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="E149" t="s" s="0">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F149" t="s" s="0">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="G149" s="2"/>
       <c r="H149" s="0"/>
       <c r="I149" s="0"/>
     </row>
     <row r="150">
       <c r="A150" s="0"/>
       <c r="B150" t="s" s="0">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C150" s="0">
-        <v>2111805</v>
+        <v>2113113</v>
       </c>
       <c r="D150" t="s" s="0">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="E150" t="s" s="0">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F150" t="s" s="0">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="G150" s="2"/>
       <c r="H150" s="0"/>
       <c r="I150" s="0"/>
     </row>
     <row r="151">
       <c r="A151" s="0"/>
       <c r="B151" t="s" s="0">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C151" s="0">
-        <v>2112069</v>
+        <v>2108129</v>
       </c>
       <c r="D151" t="s" s="0">
         <v>18</v>
       </c>
       <c r="E151" t="s" s="0">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="F151" t="s" s="0">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="G151" s="2"/>
       <c r="H151" s="0"/>
       <c r="I151" s="0"/>
     </row>
     <row r="152">
       <c r="A152" s="0"/>
       <c r="B152" t="s" s="0">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C152" s="0">
-        <v>2113113</v>
+        <v>2108138</v>
       </c>
       <c r="D152" t="s" s="0">
-        <v>18</v>
+        <v>43</v>
       </c>
       <c r="E152" t="s" s="0">
         <v>145</v>
       </c>
       <c r="F152" t="s" s="0">
         <v>145</v>
       </c>
       <c r="G152" s="2"/>
       <c r="H152" s="0"/>
       <c r="I152" s="0"/>
     </row>
     <row r="153">
       <c r="A153" s="0"/>
       <c r="B153" t="s" s="0">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C153" s="0">
-        <v>2108129</v>
+        <v>2109420</v>
       </c>
       <c r="D153" t="s" s="0">
-        <v>20</v>
+        <v>133</v>
       </c>
       <c r="E153" t="s" s="0">
         <v>146</v>
       </c>
       <c r="F153" t="s" s="0">
         <v>146</v>
       </c>
       <c r="G153" s="2"/>
       <c r="H153" s="0"/>
       <c r="I153" s="0"/>
     </row>
     <row r="154">
       <c r="A154" s="0"/>
       <c r="B154" t="s" s="0">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C154" s="0">
-        <v>2108138</v>
+        <v>2109421</v>
       </c>
       <c r="D154" t="s" s="0">
-        <v>45</v>
+        <v>133</v>
       </c>
       <c r="E154" t="s" s="0">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="F154" t="s" s="0">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="G154" s="2"/>
       <c r="H154" s="0"/>
       <c r="I154" s="0"/>
     </row>
     <row r="155">
       <c r="A155" s="0"/>
       <c r="B155" t="s" s="0">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C155" s="0">
-        <v>2109420</v>
+        <v>2109422</v>
       </c>
       <c r="D155" t="s" s="0">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="E155" t="s" s="0">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="F155" t="s" s="0">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="G155" s="2"/>
       <c r="H155" s="0"/>
       <c r="I155" s="0"/>
     </row>
     <row r="156">
       <c r="A156" s="0"/>
       <c r="B156" t="s" s="0">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C156" s="0">
-        <v>2109421</v>
+        <v>2108081</v>
       </c>
       <c r="D156" t="s" s="0">
-        <v>135</v>
+        <v>38</v>
       </c>
       <c r="E156" t="s" s="0">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="F156" t="s" s="0">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="G156" s="2"/>
       <c r="H156" s="0"/>
       <c r="I156" s="0"/>
     </row>
     <row r="157">
       <c r="A157" s="0"/>
       <c r="B157" t="s" s="0">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C157" s="0">
-        <v>2109422</v>
+        <v>2108128</v>
       </c>
       <c r="D157" t="s" s="0">
-        <v>135</v>
+        <v>38</v>
       </c>
       <c r="E157" t="s" s="0">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="F157" t="s" s="0">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="G157" s="2"/>
       <c r="H157" s="0"/>
       <c r="I157" s="0"/>
     </row>
     <row r="158">
       <c r="A158" s="0"/>
       <c r="B158" t="s" s="0">
-        <v>12</v>
+        <v>69</v>
       </c>
       <c r="C158" s="0">
-        <v>2108081</v>
+        <v>872388</v>
       </c>
       <c r="D158" t="s" s="0">
-        <v>40</v>
+        <v>70</v>
       </c>
       <c r="E158" t="s" s="0">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="F158" t="s" s="0">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G158" s="2"/>
       <c r="H158" s="0"/>
       <c r="I158" s="0"/>
     </row>
     <row r="159">
       <c r="A159" s="0"/>
       <c r="B159" t="s" s="0">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C159" s="0">
-        <v>2108128</v>
+        <v>2106424</v>
       </c>
       <c r="D159" t="s" s="0">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="E159" t="s" s="0">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="F159" t="s" s="0">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G159" s="2"/>
       <c r="H159" s="0"/>
       <c r="I159" s="0"/>
     </row>
     <row r="160">
       <c r="A160" s="0"/>
       <c r="B160" t="s" s="0">
-        <v>71</v>
+        <v>9</v>
       </c>
       <c r="C160" s="0">
-        <v>872388</v>
+        <v>2108010</v>
       </c>
       <c r="D160" t="s" s="0">
-        <v>72</v>
+        <v>133</v>
       </c>
       <c r="E160" t="s" s="0">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="F160" t="s" s="0">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="G160" s="2"/>
       <c r="H160" s="0"/>
       <c r="I160" s="0"/>
     </row>
     <row r="161">
       <c r="A161" s="0"/>
       <c r="B161" t="s" s="0">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C161" s="0">
-        <v>2106424</v>
+        <v>2108011</v>
       </c>
       <c r="D161" t="s" s="0">
-        <v>20</v>
+        <v>133</v>
       </c>
       <c r="E161" t="s" s="0">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="F161" t="s" s="0">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="G161" s="2"/>
       <c r="H161" s="0"/>
       <c r="I161" s="0"/>
     </row>
     <row r="162">
       <c r="A162" s="0"/>
       <c r="B162" t="s" s="0">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C162" s="0">
-        <v>2108010</v>
+        <v>2108088</v>
       </c>
       <c r="D162" t="s" s="0">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="E162" t="s" s="0">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="F162" t="s" s="0">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="G162" s="2"/>
       <c r="H162" s="0"/>
       <c r="I162" s="0"/>
     </row>
     <row r="163">
       <c r="A163" s="0"/>
       <c r="B163" t="s" s="0">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C163" s="0">
-        <v>2108011</v>
+        <v>2108126</v>
       </c>
       <c r="D163" t="s" s="0">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="E163" t="s" s="0">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="F163" t="s" s="0">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="G163" s="2"/>
       <c r="H163" s="0"/>
       <c r="I163" s="0"/>
     </row>
     <row r="164">
       <c r="A164" s="0"/>
       <c r="B164" t="s" s="0">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C164" s="0">
-        <v>2108088</v>
+        <v>2108127</v>
       </c>
       <c r="D164" t="s" s="0">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="E164" t="s" s="0">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="F164" t="s" s="0">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="G164" s="2"/>
       <c r="H164" s="0"/>
       <c r="I164" s="0"/>
     </row>
     <row r="165">
       <c r="A165" s="0"/>
       <c r="B165" t="s" s="0">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C165" s="0">
-        <v>2108126</v>
+        <v>2108141</v>
       </c>
       <c r="D165" t="s" s="0">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="E165" t="s" s="0">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="F165" t="s" s="0">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="G165" s="2"/>
       <c r="H165" s="0"/>
       <c r="I165" s="0"/>
     </row>
     <row r="166">
       <c r="A166" s="0"/>
       <c r="B166" t="s" s="0">
-        <v>12</v>
+        <v>48</v>
       </c>
       <c r="C166" s="0">
-        <v>2108127</v>
+        <v>1960422</v>
       </c>
       <c r="D166" t="s" s="0">
-        <v>135</v>
+        <v>70</v>
       </c>
       <c r="E166" t="s" s="0">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="F166" t="s" s="0">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="G166" s="2"/>
       <c r="H166" s="0"/>
       <c r="I166" s="0"/>
     </row>
     <row r="167">
       <c r="A167" s="0"/>
       <c r="B167" t="s" s="0">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C167" s="0">
-        <v>2108141</v>
+        <v>2108012</v>
       </c>
       <c r="D167" t="s" s="0">
-        <v>135</v>
+        <v>38</v>
       </c>
       <c r="E167" t="s" s="0">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="F167" t="s" s="0">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="G167" s="2"/>
       <c r="H167" s="0"/>
       <c r="I167" s="0"/>
     </row>
     <row r="168">
       <c r="A168" s="0"/>
       <c r="B168" t="s" s="0">
-        <v>50</v>
+        <v>9</v>
       </c>
       <c r="C168" s="0">
-        <v>1960422</v>
+        <v>2109963</v>
       </c>
       <c r="D168" t="s" s="0">
-        <v>72</v>
+        <v>38</v>
       </c>
       <c r="E168" t="s" s="0">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="F168" t="s" s="0">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="G168" s="2"/>
       <c r="H168" s="0"/>
       <c r="I168" s="0"/>
     </row>
     <row r="169">
       <c r="A169" s="0"/>
       <c r="B169" t="s" s="0">
-        <v>12</v>
+        <v>69</v>
       </c>
       <c r="C169" s="0">
-        <v>2108012</v>
+        <v>874045</v>
       </c>
       <c r="D169" t="s" s="0">
-        <v>40</v>
+        <v>78</v>
       </c>
       <c r="E169" t="s" s="0">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="F169" t="s" s="0">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="G169" s="2"/>
       <c r="H169" s="0"/>
       <c r="I169" s="0"/>
     </row>
     <row r="170">
       <c r="A170" s="0"/>
       <c r="B170" t="s" s="0">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C170" s="0">
-        <v>2109963</v>
+        <v>2108391</v>
       </c>
       <c r="D170" t="s" s="0">
-        <v>40</v>
+        <v>151</v>
       </c>
       <c r="E170" t="s" s="0">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="F170" t="s" s="0">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="G170" s="2"/>
       <c r="H170" s="0"/>
       <c r="I170" s="0"/>
     </row>
     <row r="171">
       <c r="A171" s="0"/>
       <c r="B171" t="s" s="0">
-        <v>71</v>
+        <v>9</v>
       </c>
       <c r="C171" s="0">
-        <v>874045</v>
+        <v>2109425</v>
       </c>
       <c r="D171" t="s" s="0">
-        <v>80</v>
+        <v>29</v>
       </c>
       <c r="E171" t="s" s="0">
         <v>152</v>
       </c>
       <c r="F171" t="s" s="0">
         <v>152</v>
       </c>
       <c r="G171" s="2"/>
       <c r="H171" s="0"/>
       <c r="I171" s="0"/>
     </row>
     <row r="172">
       <c r="A172" s="0"/>
       <c r="B172" t="s" s="0">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C172" s="0">
-        <v>2108391</v>
+        <v>2109438</v>
       </c>
       <c r="D172" t="s" s="0">
+        <v>16</v>
+      </c>
+      <c r="E172" t="s" s="0">
         <v>153</v>
       </c>
-      <c r="E172" t="s" s="0">
-[...1 lines deleted...]
-      </c>
       <c r="F172" t="s" s="0">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="G172" s="2"/>
       <c r="H172" s="0"/>
       <c r="I172" s="0"/>
     </row>
     <row r="173">
       <c r="A173" s="0"/>
       <c r="B173" t="s" s="0">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C173" s="0">
-        <v>2109425</v>
+        <v>2109688</v>
       </c>
       <c r="D173" t="s" s="0">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="E173" t="s" s="0">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="F173" t="s" s="0">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="G173" s="2"/>
       <c r="H173" s="0"/>
       <c r="I173" s="0"/>
     </row>
     <row r="174">
       <c r="A174" s="0"/>
       <c r="B174" t="s" s="0">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C174" s="0">
-        <v>2109438</v>
+        <v>2109697</v>
       </c>
       <c r="D174" t="s" s="0">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="E174" t="s" s="0">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="F174" t="s" s="0">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="G174" s="2"/>
       <c r="H174" s="0"/>
       <c r="I174" s="0"/>
     </row>
     <row r="175">
       <c r="A175" s="0"/>
       <c r="B175" t="s" s="0">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C175" s="0">
-        <v>2109688</v>
+        <v>2107956</v>
       </c>
       <c r="D175" t="s" s="0">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="E175" t="s" s="0">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="F175" t="s" s="0">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="G175" s="2"/>
       <c r="H175" s="0"/>
       <c r="I175" s="0"/>
     </row>
     <row r="176">
       <c r="A176" s="0"/>
       <c r="B176" t="s" s="0">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C176" s="0">
-        <v>2109697</v>
+        <v>2108068</v>
       </c>
       <c r="D176" t="s" s="0">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="E176" t="s" s="0">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="F176" t="s" s="0">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="G176" s="2"/>
       <c r="H176" s="0"/>
       <c r="I176" s="0"/>
     </row>
     <row r="177">
       <c r="A177" s="0"/>
       <c r="B177" t="s" s="0">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C177" s="0">
-        <v>2107956</v>
+        <v>2108076</v>
       </c>
       <c r="D177" t="s" s="0">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="E177" t="s" s="0">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="F177" t="s" s="0">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="G177" s="2"/>
       <c r="H177" s="0"/>
       <c r="I177" s="0"/>
     </row>
     <row r="178">
       <c r="A178" s="0"/>
       <c r="B178" t="s" s="0">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C178" s="0">
-        <v>2108068</v>
+        <v>2108080</v>
       </c>
       <c r="D178" t="s" s="0">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="E178" t="s" s="0">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="F178" t="s" s="0">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="G178" s="2"/>
       <c r="H178" s="0"/>
       <c r="I178" s="0"/>
     </row>
     <row r="179">
       <c r="A179" s="0"/>
       <c r="B179" t="s" s="0">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C179" s="0">
-        <v>2108076</v>
+        <v>2108139</v>
       </c>
       <c r="D179" t="s" s="0">
-        <v>40</v>
+        <v>151</v>
       </c>
       <c r="E179" t="s" s="0">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="F179" t="s" s="0">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="G179" s="2"/>
       <c r="H179" s="0"/>
       <c r="I179" s="0"/>
     </row>
     <row r="180">
       <c r="A180" s="0"/>
       <c r="B180" t="s" s="0">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C180" s="0">
-        <v>2108080</v>
+        <v>2110398</v>
       </c>
       <c r="D180" t="s" s="0">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="E180" t="s" s="0">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="F180" t="s" s="0">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="G180" s="2"/>
       <c r="H180" s="0"/>
       <c r="I180" s="0"/>
     </row>
     <row r="181">
       <c r="A181" s="0"/>
       <c r="B181" t="s" s="0">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C181" s="0">
-        <v>2108139</v>
+        <v>2111191</v>
       </c>
       <c r="D181" t="s" s="0">
+        <v>16</v>
+      </c>
+      <c r="E181" t="s" s="0">
         <v>153</v>
       </c>
-      <c r="E181" t="s" s="0">
-[...1 lines deleted...]
-      </c>
       <c r="F181" t="s" s="0">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="G181" s="2"/>
       <c r="H181" s="0"/>
       <c r="I181" s="0"/>
     </row>
     <row r="182">
       <c r="A182" s="0"/>
       <c r="B182" t="s" s="0">
-        <v>12</v>
+        <v>69</v>
       </c>
       <c r="C182" s="0">
-        <v>2110398</v>
+        <v>872589</v>
       </c>
       <c r="D182" t="s" s="0">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="E182" t="s" s="0">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F182" t="s" s="0">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="G182" s="2"/>
       <c r="H182" s="0"/>
       <c r="I182" s="0"/>
     </row>
     <row r="183">
       <c r="A183" s="0"/>
       <c r="B183" t="s" s="0">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C183" s="0">
-        <v>2111191</v>
+        <v>2110794</v>
       </c>
       <c r="D183" t="s" s="0">
         <v>18</v>
       </c>
       <c r="E183" t="s" s="0">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F183" t="s" s="0">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="G183" s="2"/>
       <c r="H183" s="0"/>
       <c r="I183" s="0"/>
     </row>
     <row r="184">
       <c r="A184" s="0"/>
       <c r="B184" t="s" s="0">
-        <v>71</v>
+        <v>9</v>
       </c>
       <c r="C184" s="0">
-        <v>872589</v>
+        <v>2108075</v>
       </c>
       <c r="D184" t="s" s="0">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="E184" t="s" s="0">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="F184" t="s" s="0">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="G184" s="2"/>
       <c r="H184" s="0"/>
       <c r="I184" s="0"/>
     </row>
     <row r="185">
       <c r="A185" s="0"/>
       <c r="B185" t="s" s="0">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C185" s="0">
-        <v>2110794</v>
+        <v>2109892</v>
       </c>
       <c r="D185" t="s" s="0">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="E185" t="s" s="0">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="F185" t="s" s="0">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="G185" s="2"/>
       <c r="H185" s="0"/>
       <c r="I185" s="0"/>
     </row>
     <row r="186">
       <c r="A186" s="0"/>
       <c r="B186" t="s" s="0">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C186" s="0">
-        <v>2108075</v>
+        <v>2111235</v>
       </c>
       <c r="D186" t="s" s="0">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="E186" t="s" s="0">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="F186" t="s" s="0">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="G186" s="2"/>
       <c r="H186" s="0"/>
       <c r="I186" s="0"/>
     </row>
     <row r="187">
       <c r="A187" s="0"/>
       <c r="B187" t="s" s="0">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C187" s="0">
-        <v>2109892</v>
+        <v>2107980</v>
       </c>
       <c r="D187" t="s" s="0">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="E187" t="s" s="0">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="F187" t="s" s="0">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="G187" s="2"/>
       <c r="H187" s="0"/>
       <c r="I187" s="0"/>
     </row>
     <row r="188">
       <c r="A188" s="0"/>
       <c r="B188" t="s" s="0">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C188" s="0">
-        <v>2111235</v>
+        <v>2108089</v>
       </c>
       <c r="D188" t="s" s="0">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="E188" t="s" s="0">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="F188" t="s" s="0">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="G188" s="2"/>
       <c r="H188" s="0"/>
       <c r="I188" s="0"/>
     </row>
     <row r="189">
       <c r="A189" s="0"/>
       <c r="B189" t="s" s="0">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C189" s="0">
-        <v>2107980</v>
+        <v>2106417</v>
       </c>
       <c r="D189" t="s" s="0">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="E189" t="s" s="0">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F189" t="s" s="0">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="G189" s="2"/>
       <c r="H189" s="0"/>
       <c r="I189" s="0"/>
     </row>
     <row r="190">
       <c r="A190" s="0"/>
       <c r="B190" t="s" s="0">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C190" s="0">
-        <v>2108089</v>
+        <v>2108390</v>
       </c>
       <c r="D190" t="s" s="0">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="E190" t="s" s="0">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F190" t="s" s="0">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="G190" s="2"/>
       <c r="H190" s="0"/>
       <c r="I190" s="0"/>
     </row>
     <row r="191">
       <c r="A191" s="0"/>
       <c r="B191" t="s" s="0">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C191" s="0">
-        <v>2106417</v>
+        <v>2109390</v>
       </c>
       <c r="D191" t="s" s="0">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="E191" t="s" s="0">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="F191" t="s" s="0">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="G191" s="2"/>
       <c r="H191" s="0"/>
       <c r="I191" s="0"/>
     </row>
     <row r="192">
       <c r="A192" s="0"/>
       <c r="B192" t="s" s="0">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C192" s="0">
-        <v>2108390</v>
+        <v>2109392</v>
       </c>
       <c r="D192" t="s" s="0">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="E192" t="s" s="0">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="F192" t="s" s="0">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G192" s="2"/>
       <c r="H192" s="0"/>
       <c r="I192" s="0"/>
     </row>
     <row r="193">
       <c r="A193" s="0"/>
       <c r="B193" t="s" s="0">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C193" s="0">
-        <v>2109390</v>
+        <v>2106418</v>
       </c>
       <c r="D193" t="s" s="0">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="E193" t="s" s="0">
         <v>158</v>
       </c>
       <c r="F193" t="s" s="0">
         <v>158</v>
       </c>
       <c r="G193" s="2"/>
       <c r="H193" s="0"/>
       <c r="I193" s="0"/>
     </row>
     <row r="194">
       <c r="A194" s="0"/>
       <c r="B194" t="s" s="0">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C194" s="0">
-        <v>2109392</v>
+        <v>2109384</v>
       </c>
       <c r="D194" t="s" s="0">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="E194" t="s" s="0">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="F194" t="s" s="0">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="G194" s="2"/>
       <c r="H194" s="0"/>
       <c r="I194" s="0"/>
     </row>
     <row r="195">
       <c r="A195" s="0"/>
       <c r="B195" t="s" s="0">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C195" s="0">
-        <v>2106418</v>
+        <v>2034523</v>
       </c>
       <c r="D195" t="s" s="0">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="E195" t="s" s="0">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="F195" t="s" s="0">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="G195" s="2"/>
       <c r="H195" s="0"/>
       <c r="I195" s="0"/>
     </row>
     <row r="196">
       <c r="A196" s="0"/>
       <c r="B196" t="s" s="0">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C196" s="0">
-        <v>2109384</v>
+        <v>2086743</v>
       </c>
       <c r="D196" t="s" s="0">
-        <v>31</v>
+        <v>53</v>
       </c>
       <c r="E196" t="s" s="0">
         <v>160</v>
       </c>
       <c r="F196" t="s" s="0">
         <v>160</v>
       </c>
       <c r="G196" s="2"/>
       <c r="H196" s="0"/>
       <c r="I196" s="0"/>
     </row>
     <row r="197">
       <c r="A197" s="0"/>
       <c r="B197" t="s" s="0">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C197" s="0">
-        <v>2034523</v>
+        <v>2081340</v>
       </c>
       <c r="D197" t="s" s="0">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="E197" t="s" s="0">
         <v>161</v>
       </c>
       <c r="F197" t="s" s="0">
         <v>161</v>
       </c>
       <c r="G197" s="2"/>
       <c r="H197" s="0"/>
       <c r="I197" s="0"/>
     </row>
     <row r="198">
       <c r="A198" s="0"/>
       <c r="B198" t="s" s="0">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C198" s="0">
-        <v>2086743</v>
+        <v>2108389</v>
       </c>
       <c r="D198" t="s" s="0">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="E198" t="s" s="0">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="F198" t="s" s="0">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="G198" s="2"/>
       <c r="H198" s="0"/>
       <c r="I198" s="0"/>
     </row>
     <row r="199">
       <c r="A199" s="0"/>
       <c r="B199" t="s" s="0">
-        <v>12</v>
+        <v>69</v>
       </c>
       <c r="C199" s="0">
-        <v>2081340</v>
+        <v>867129</v>
       </c>
       <c r="D199" t="s" s="0">
-        <v>18</v>
+        <v>78</v>
       </c>
       <c r="E199" t="s" s="0">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="F199" t="s" s="0">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="G199" s="2"/>
       <c r="H199" s="0"/>
       <c r="I199" s="0"/>
     </row>
     <row r="200">
       <c r="A200" s="0"/>
       <c r="B200" t="s" s="0">
-        <v>12</v>
+        <v>69</v>
       </c>
       <c r="C200" s="0">
-        <v>2108389</v>
+        <v>859431</v>
       </c>
       <c r="D200" t="s" s="0">
-        <v>31</v>
+        <v>78</v>
       </c>
       <c r="E200" t="s" s="0">
         <v>163</v>
       </c>
       <c r="F200" t="s" s="0">
         <v>163</v>
       </c>
       <c r="G200" s="2"/>
       <c r="H200" s="0"/>
       <c r="I200" s="0"/>
     </row>
     <row r="201">
       <c r="A201" s="0"/>
       <c r="B201" t="s" s="0">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="C201" s="0">
-        <v>867129</v>
+        <v>861668</v>
       </c>
       <c r="D201" t="s" s="0">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="E201" t="s" s="0">
         <v>164</v>
       </c>
       <c r="F201" t="s" s="0">
         <v>164</v>
       </c>
       <c r="G201" s="2"/>
       <c r="H201" s="0"/>
       <c r="I201" s="0"/>
     </row>
     <row r="202">
       <c r="A202" s="0"/>
       <c r="B202" t="s" s="0">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="C202" s="0">
-        <v>859431</v>
+        <v>801115</v>
       </c>
       <c r="D202" t="s" s="0">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="E202" t="s" s="0">
         <v>165</v>
       </c>
       <c r="F202" t="s" s="0">
         <v>165</v>
       </c>
       <c r="G202" s="2"/>
       <c r="H202" s="0"/>
       <c r="I202" s="0"/>
     </row>
     <row r="203">
       <c r="A203" s="0"/>
       <c r="B203" t="s" s="0">
-        <v>71</v>
+        <v>13</v>
       </c>
       <c r="C203" s="0">
-        <v>861668</v>
+        <v>2410202</v>
       </c>
       <c r="D203" t="s" s="0">
-        <v>80</v>
+        <v>26</v>
       </c>
       <c r="E203" t="s" s="0">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="F203" t="s" s="0">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="G203" s="2"/>
       <c r="H203" s="0"/>
       <c r="I203" s="0"/>
     </row>
     <row r="204">
       <c r="A204" s="0"/>
       <c r="B204" t="s" s="0">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="C204" s="0">
-        <v>801115</v>
+        <v>817705</v>
       </c>
       <c r="D204" t="s" s="0">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E204" t="s" s="0">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="F204" t="s" s="0">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="G204" s="2"/>
       <c r="H204" s="0"/>
       <c r="I204" s="0"/>
     </row>
     <row r="205">
       <c r="A205" s="0"/>
       <c r="B205" t="s" s="0">
-        <v>9</v>
+        <v>167</v>
       </c>
       <c r="C205" s="0">
-        <v>2410202</v>
+        <v>1714449</v>
       </c>
       <c r="D205" t="s" s="0">
-        <v>28</v>
+        <v>10</v>
       </c>
       <c r="E205" t="s" s="0">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="F205" t="s" s="0">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="G205" s="2"/>
       <c r="H205" s="0"/>
       <c r="I205" s="0"/>
     </row>
     <row r="206">
       <c r="A206" s="0"/>
       <c r="B206" t="s" s="0">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="C206" s="0">
-        <v>817705</v>
+        <v>777891</v>
       </c>
       <c r="D206" t="s" s="0">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E206" t="s" s="0">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F206" t="s" s="0">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="G206" s="2"/>
       <c r="H206" s="0"/>
       <c r="I206" s="0"/>
     </row>
     <row r="207">
       <c r="A207" s="0"/>
       <c r="B207" t="s" s="0">
+        <v>69</v>
+      </c>
+      <c r="C207" s="0">
+        <v>817711</v>
+      </c>
+      <c r="D207" t="s" s="0">
+        <v>70</v>
+      </c>
+      <c r="E207" t="s" s="0">
         <v>169</v>
       </c>
-      <c r="C207" s="0">
-[...7 lines deleted...]
-      </c>
       <c r="F207" t="s" s="0">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="G207" s="2"/>
       <c r="H207" s="0"/>
       <c r="I207" s="0"/>
     </row>
     <row r="208">
       <c r="A208" s="0"/>
       <c r="B208" t="s" s="0">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="C208" s="0">
-        <v>777891</v>
+        <v>784853</v>
       </c>
       <c r="D208" t="s" s="0">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E208" t="s" s="0">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="F208" t="s" s="0">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="G208" s="2"/>
       <c r="H208" s="0"/>
       <c r="I208" s="0"/>
     </row>
     <row r="209">
       <c r="A209" s="0"/>
       <c r="B209" t="s" s="0">
-        <v>71</v>
+        <v>13</v>
       </c>
       <c r="C209" s="0">
-        <v>817711</v>
+        <v>2301176</v>
       </c>
       <c r="D209" t="s" s="0">
-        <v>72</v>
+        <v>36</v>
       </c>
       <c r="E209" t="s" s="0">
         <v>171</v>
       </c>
       <c r="F209" t="s" s="0">
         <v>171</v>
       </c>
       <c r="G209" s="2"/>
       <c r="H209" s="0"/>
       <c r="I209" s="0"/>
     </row>
     <row r="210">
       <c r="A210" s="0"/>
       <c r="B210" t="s" s="0">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="C210" s="0">
-        <v>784853</v>
+        <v>836070</v>
       </c>
       <c r="D210" t="s" s="0">
-        <v>72</v>
+        <v>95</v>
       </c>
       <c r="E210" t="s" s="0">
         <v>172</v>
       </c>
       <c r="F210" t="s" s="0">
         <v>172</v>
       </c>
       <c r="G210" s="2"/>
       <c r="H210" s="0"/>
       <c r="I210" s="0"/>
     </row>
     <row r="211">
       <c r="A211" s="0"/>
       <c r="B211" t="s" s="0">
         <v>9</v>
       </c>
       <c r="C211" s="0">
-        <v>2301176</v>
+        <v>2083383</v>
       </c>
       <c r="D211" t="s" s="0">
-        <v>38</v>
+        <v>73</v>
       </c>
       <c r="E211" t="s" s="0">
         <v>173</v>
       </c>
       <c r="F211" t="s" s="0">
         <v>173</v>
       </c>
       <c r="G211" s="2"/>
       <c r="H211" s="0"/>
       <c r="I211" s="0"/>
     </row>
     <row r="212">
       <c r="A212" s="0"/>
       <c r="B212" t="s" s="0">
-        <v>71</v>
+        <v>9</v>
       </c>
       <c r="C212" s="0">
-        <v>836070</v>
+        <v>2051587</v>
       </c>
       <c r="D212" t="s" s="0">
-        <v>97</v>
+        <v>16</v>
       </c>
       <c r="E212" t="s" s="0">
         <v>174</v>
       </c>
       <c r="F212" t="s" s="0">
         <v>174</v>
       </c>
       <c r="G212" s="2"/>
       <c r="H212" s="0"/>
       <c r="I212" s="0"/>
     </row>
     <row r="213">
       <c r="A213" s="0"/>
       <c r="B213" t="s" s="0">
-        <v>12</v>
+        <v>69</v>
       </c>
       <c r="C213" s="0">
-        <v>2083383</v>
+        <v>821298</v>
       </c>
       <c r="D213" t="s" s="0">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="E213" t="s" s="0">
         <v>175</v>
       </c>
       <c r="F213" t="s" s="0">
         <v>175</v>
       </c>
       <c r="G213" s="2"/>
       <c r="H213" s="0"/>
       <c r="I213" s="0"/>
     </row>
     <row r="214">
       <c r="A214" s="0"/>
       <c r="B214" t="s" s="0">
-        <v>12</v>
+        <v>69</v>
       </c>
       <c r="C214" s="0">
-        <v>2051587</v>
+        <v>836026</v>
       </c>
       <c r="D214" t="s" s="0">
-        <v>18</v>
+        <v>95</v>
       </c>
       <c r="E214" t="s" s="0">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="F214" t="s" s="0">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="G214" s="2"/>
       <c r="H214" s="0"/>
       <c r="I214" s="0"/>
     </row>
     <row r="215">
       <c r="A215" s="0"/>
       <c r="B215" t="s" s="0">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="C215" s="0">
-        <v>821298</v>
+        <v>836049</v>
       </c>
       <c r="D215" t="s" s="0">
-        <v>72</v>
+        <v>95</v>
       </c>
       <c r="E215" t="s" s="0">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="F215" t="s" s="0">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="G215" s="2"/>
       <c r="H215" s="0"/>
       <c r="I215" s="0"/>
     </row>
     <row r="216">
       <c r="A216" s="0"/>
       <c r="B216" t="s" s="0">
-        <v>71</v>
+        <v>9</v>
       </c>
       <c r="C216" s="0">
-        <v>836026</v>
+        <v>2062901</v>
       </c>
       <c r="D216" t="s" s="0">
-        <v>97</v>
+        <v>70</v>
       </c>
       <c r="E216" t="s" s="0">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="F216" t="s" s="0">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="G216" s="2"/>
       <c r="H216" s="0"/>
       <c r="I216" s="0"/>
     </row>
     <row r="217">
       <c r="A217" s="0"/>
       <c r="B217" t="s" s="0">
-        <v>71</v>
+        <v>13</v>
       </c>
       <c r="C217" s="0">
-        <v>836049</v>
+        <v>2336568</v>
       </c>
       <c r="D217" t="s" s="0">
-        <v>97</v>
+        <v>38</v>
       </c>
       <c r="E217" t="s" s="0">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="F217" t="s" s="0">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="G217" s="2"/>
       <c r="H217" s="0"/>
       <c r="I217" s="0"/>
     </row>
     <row r="218">
       <c r="A218" s="0"/>
       <c r="B218" t="s" s="0">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C218" s="0">
-        <v>2062901</v>
+        <v>2281874</v>
       </c>
       <c r="D218" t="s" s="0">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="E218" t="s" s="0">
         <v>178</v>
       </c>
       <c r="F218" t="s" s="0">
         <v>178</v>
       </c>
       <c r="G218" s="2"/>
       <c r="H218" s="0"/>
       <c r="I218" s="0"/>
     </row>
     <row r="219">
       <c r="A219" s="0"/>
       <c r="B219" t="s" s="0">
-        <v>9</v>
+        <v>69</v>
       </c>
       <c r="C219" s="0">
-        <v>2336568</v>
+        <v>801112</v>
       </c>
       <c r="D219" t="s" s="0">
-        <v>40</v>
+        <v>70</v>
       </c>
       <c r="E219" t="s" s="0">
         <v>179</v>
       </c>
       <c r="F219" t="s" s="0">
         <v>179</v>
       </c>
       <c r="G219" s="2"/>
       <c r="H219" s="0"/>
       <c r="I219" s="0"/>
     </row>
     <row r="220">
       <c r="A220" s="0"/>
       <c r="B220" t="s" s="0">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="C220" s="0">
-        <v>2281874</v>
+        <v>2337255</v>
       </c>
       <c r="D220" t="s" s="0">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="E220" t="s" s="0">
         <v>180</v>
       </c>
       <c r="F220" t="s" s="0">
         <v>180</v>
       </c>
       <c r="G220" s="2"/>
       <c r="H220" s="0"/>
       <c r="I220" s="0"/>
     </row>
     <row r="221">
       <c r="A221" s="0"/>
       <c r="B221" t="s" s="0">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="C221" s="0">
-        <v>801112</v>
+        <v>823109</v>
       </c>
       <c r="D221" t="s" s="0">
-        <v>72</v>
+        <v>95</v>
       </c>
       <c r="E221" t="s" s="0">
         <v>181</v>
       </c>
       <c r="F221" t="s" s="0">
         <v>181</v>
       </c>
       <c r="G221" s="2"/>
       <c r="H221" s="0"/>
       <c r="I221" s="0"/>
     </row>
     <row r="222">
       <c r="A222" s="0"/>
       <c r="B222" t="s" s="0">
-        <v>9</v>
+        <v>69</v>
       </c>
       <c r="C222" s="0">
-        <v>2337255</v>
+        <v>834330</v>
       </c>
       <c r="D222" t="s" s="0">
-        <v>28</v>
+        <v>73</v>
       </c>
       <c r="E222" t="s" s="0">
         <v>182</v>
       </c>
       <c r="F222" t="s" s="0">
         <v>182</v>
       </c>
       <c r="G222" s="2"/>
       <c r="H222" s="0"/>
       <c r="I222" s="0"/>
     </row>
     <row r="223">
       <c r="A223" s="0"/>
       <c r="B223" t="s" s="0">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="C223" s="0">
-        <v>823109</v>
+        <v>832289</v>
       </c>
       <c r="D223" t="s" s="0">
-        <v>97</v>
+        <v>70</v>
       </c>
       <c r="E223" t="s" s="0">
         <v>183</v>
       </c>
       <c r="F223" t="s" s="0">
         <v>183</v>
       </c>
       <c r="G223" s="2"/>
       <c r="H223" s="0"/>
       <c r="I223" s="0"/>
     </row>
     <row r="224">
       <c r="A224" s="0"/>
       <c r="B224" t="s" s="0">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="C224" s="0">
-        <v>834330</v>
+        <v>832287</v>
       </c>
       <c r="D224" t="s" s="0">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="E224" t="s" s="0">
         <v>184</v>
       </c>
       <c r="F224" t="s" s="0">
         <v>184</v>
       </c>
       <c r="G224" s="2"/>
       <c r="H224" s="0"/>
       <c r="I224" s="0"/>
     </row>
     <row r="225">
       <c r="A225" s="0"/>
       <c r="B225" t="s" s="0">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="C225" s="0">
-        <v>832289</v>
+        <v>809125</v>
       </c>
       <c r="D225" t="s" s="0">
-        <v>72</v>
+        <v>95</v>
       </c>
       <c r="E225" t="s" s="0">
         <v>185</v>
       </c>
       <c r="F225" t="s" s="0">
         <v>185</v>
       </c>
       <c r="G225" s="2"/>
       <c r="H225" s="0"/>
       <c r="I225" s="0"/>
     </row>
     <row r="226">
       <c r="A226" s="0"/>
       <c r="B226" t="s" s="0">
-        <v>71</v>
+        <v>9</v>
       </c>
       <c r="C226" s="0">
-        <v>832287</v>
+        <v>2074128</v>
       </c>
       <c r="D226" t="s" s="0">
-        <v>80</v>
+        <v>18</v>
       </c>
       <c r="E226" t="s" s="0">
         <v>186</v>
       </c>
       <c r="F226" t="s" s="0">
         <v>186</v>
       </c>
       <c r="G226" s="2"/>
       <c r="H226" s="0"/>
       <c r="I226" s="0"/>
     </row>
     <row r="227">
       <c r="A227" s="0"/>
       <c r="B227" t="s" s="0">
-        <v>71</v>
+        <v>9</v>
       </c>
       <c r="C227" s="0">
-        <v>809125</v>
+        <v>2066279</v>
       </c>
       <c r="D227" t="s" s="0">
-        <v>97</v>
+        <v>18</v>
       </c>
       <c r="E227" t="s" s="0">
         <v>187</v>
       </c>
       <c r="F227" t="s" s="0">
         <v>187</v>
       </c>
       <c r="G227" s="2"/>
       <c r="H227" s="0"/>
       <c r="I227" s="0"/>
     </row>
     <row r="228">
       <c r="A228" s="0"/>
       <c r="B228" t="s" s="0">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C228" s="0">
-        <v>2074128</v>
+        <v>1982488</v>
       </c>
       <c r="D228" t="s" s="0">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="E228" t="s" s="0">
         <v>188</v>
       </c>
       <c r="F228" t="s" s="0">
         <v>188</v>
       </c>
       <c r="G228" s="2"/>
       <c r="H228" s="0"/>
       <c r="I228" s="0"/>
     </row>
     <row r="229">
       <c r="A229" s="0"/>
       <c r="B229" t="s" s="0">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C229" s="0">
-        <v>2066279</v>
+        <v>1982488</v>
       </c>
       <c r="D229" t="s" s="0">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="E229" t="s" s="0">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="F229" t="s" s="0">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="G229" s="2"/>
       <c r="H229" s="0"/>
       <c r="I229" s="0"/>
     </row>
     <row r="230">
       <c r="A230" s="0"/>
       <c r="B230" t="s" s="0">
-        <v>12</v>
+        <v>69</v>
       </c>
       <c r="C230" s="0">
-        <v>1982488</v>
+        <v>777889</v>
       </c>
       <c r="D230" t="s" s="0">
-        <v>40</v>
+        <v>70</v>
       </c>
       <c r="E230" t="s" s="0">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F230" t="s" s="0">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="G230" s="2"/>
       <c r="H230" s="0"/>
       <c r="I230" s="0"/>
     </row>
     <row r="231">
       <c r="A231" s="0"/>
       <c r="B231" t="s" s="0">
-        <v>12</v>
+        <v>69</v>
       </c>
       <c r="C231" s="0">
-        <v>1982488</v>
+        <v>821299</v>
       </c>
       <c r="D231" t="s" s="0">
-        <v>40</v>
+        <v>78</v>
       </c>
       <c r="E231" t="s" s="0">
         <v>190</v>
       </c>
       <c r="F231" t="s" s="0">
         <v>190</v>
       </c>
       <c r="G231" s="2"/>
       <c r="H231" s="0"/>
       <c r="I231" s="0"/>
     </row>
     <row r="232">
       <c r="A232" s="0"/>
       <c r="B232" t="s" s="0">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="C232" s="0">
-        <v>777889</v>
+        <v>821300</v>
       </c>
       <c r="D232" t="s" s="0">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="E232" t="s" s="0">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="F232" t="s" s="0">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="G232" s="2"/>
       <c r="H232" s="0"/>
       <c r="I232" s="0"/>
     </row>
     <row r="233">
       <c r="A233" s="0"/>
       <c r="B233" t="s" s="0">
-        <v>71</v>
+        <v>191</v>
       </c>
       <c r="C233" s="0">
-        <v>821299</v>
+        <v>3273</v>
       </c>
       <c r="D233" t="s" s="0">
-        <v>80</v>
+        <v>26</v>
       </c>
       <c r="E233" t="s" s="0">
         <v>192</v>
       </c>
       <c r="F233" t="s" s="0">
         <v>192</v>
       </c>
       <c r="G233" s="2"/>
       <c r="H233" s="0"/>
       <c r="I233" s="0"/>
     </row>
     <row r="234">
       <c r="A234" s="0"/>
       <c r="B234" t="s" s="0">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="C234" s="0">
-        <v>821300</v>
+        <v>817701</v>
       </c>
       <c r="D234" t="s" s="0">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="E234" t="s" s="0">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="F234" t="s" s="0">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="G234" s="2"/>
       <c r="H234" s="0"/>
       <c r="I234" s="0"/>
     </row>
     <row r="235">
       <c r="A235" s="0"/>
       <c r="B235" t="s" s="0">
+        <v>69</v>
+      </c>
+      <c r="C235" s="0">
+        <v>817648</v>
+      </c>
+      <c r="D235" t="s" s="0">
+        <v>78</v>
+      </c>
+      <c r="E235" t="s" s="0">
         <v>193</v>
       </c>
-      <c r="C235" s="0">
-[...7 lines deleted...]
-      </c>
       <c r="F235" t="s" s="0">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="G235" s="2"/>
       <c r="H235" s="0"/>
       <c r="I235" s="0"/>
     </row>
     <row r="236">
       <c r="A236" s="0"/>
       <c r="B236" t="s" s="0">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="C236" s="0">
-        <v>817701</v>
+        <v>812315</v>
       </c>
       <c r="D236" t="s" s="0">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="E236" t="s" s="0">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="F236" t="s" s="0">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="G236" s="2"/>
       <c r="H236" s="0"/>
       <c r="I236" s="0"/>
     </row>
     <row r="237">
       <c r="A237" s="0"/>
       <c r="B237" t="s" s="0">
-        <v>71</v>
+        <v>13</v>
       </c>
       <c r="C237" s="0">
-        <v>817648</v>
+        <v>2293550</v>
       </c>
       <c r="D237" t="s" s="0">
-        <v>80</v>
+        <v>26</v>
       </c>
       <c r="E237" t="s" s="0">
         <v>195</v>
       </c>
       <c r="F237" t="s" s="0">
         <v>195</v>
       </c>
       <c r="G237" s="2"/>
       <c r="H237" s="0"/>
       <c r="I237" s="0"/>
     </row>
     <row r="238">
       <c r="A238" s="0"/>
       <c r="B238" t="s" s="0">
-        <v>71</v>
+        <v>9</v>
       </c>
       <c r="C238" s="0">
-        <v>812315</v>
+        <v>2058544</v>
       </c>
       <c r="D238" t="s" s="0">
-        <v>80</v>
+        <v>18</v>
       </c>
       <c r="E238" t="s" s="0">
         <v>196</v>
       </c>
       <c r="F238" t="s" s="0">
         <v>196</v>
       </c>
       <c r="G238" s="2"/>
       <c r="H238" s="0"/>
       <c r="I238" s="0"/>
     </row>
     <row r="239">
       <c r="A239" s="0"/>
       <c r="B239" t="s" s="0">
-        <v>9</v>
+        <v>69</v>
       </c>
       <c r="C239" s="0">
-        <v>2293550</v>
+        <v>809123</v>
       </c>
       <c r="D239" t="s" s="0">
-        <v>28</v>
+        <v>78</v>
       </c>
       <c r="E239" t="s" s="0">
         <v>197</v>
       </c>
       <c r="F239" t="s" s="0">
         <v>197</v>
       </c>
       <c r="G239" s="2"/>
       <c r="H239" s="0"/>
       <c r="I239" s="0"/>
     </row>
     <row r="240">
       <c r="A240" s="0"/>
       <c r="B240" t="s" s="0">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C240" s="0">
-        <v>2058544</v>
+        <v>2025312</v>
       </c>
       <c r="D240" t="s" s="0">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="E240" t="s" s="0">
         <v>198</v>
       </c>
       <c r="F240" t="s" s="0">
         <v>198</v>
       </c>
       <c r="G240" s="2"/>
       <c r="H240" s="0"/>
       <c r="I240" s="0"/>
     </row>
     <row r="241">
       <c r="A241" s="0"/>
       <c r="B241" t="s" s="0">
-        <v>71</v>
+        <v>9</v>
       </c>
       <c r="C241" s="0">
-        <v>809123</v>
+        <v>2042520</v>
       </c>
       <c r="D241" t="s" s="0">
-        <v>80</v>
+        <v>18</v>
       </c>
       <c r="E241" t="s" s="0">
         <v>199</v>
       </c>
       <c r="F241" t="s" s="0">
         <v>199</v>
       </c>
       <c r="G241" s="2"/>
       <c r="H241" s="0"/>
       <c r="I241" s="0"/>
     </row>
     <row r="242">
       <c r="A242" s="0"/>
       <c r="B242" t="s" s="0">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C242" s="0">
-        <v>2025312</v>
+        <v>2237378</v>
       </c>
       <c r="D242" t="s" s="0">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="E242" t="s" s="0">
         <v>200</v>
       </c>
       <c r="F242" t="s" s="0">
         <v>200</v>
       </c>
       <c r="G242" s="2"/>
       <c r="H242" s="0"/>
       <c r="I242" s="0"/>
     </row>
     <row r="243">
       <c r="A243" s="0"/>
       <c r="B243" t="s" s="0">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C243" s="0">
-        <v>2042520</v>
+        <v>2023158</v>
       </c>
       <c r="D243" t="s" s="0">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="E243" t="s" s="0">
         <v>201</v>
       </c>
       <c r="F243" t="s" s="0">
         <v>201</v>
       </c>
       <c r="G243" s="2"/>
       <c r="H243" s="0"/>
       <c r="I243" s="0"/>
     </row>
     <row r="244">
       <c r="A244" s="0"/>
       <c r="B244" t="s" s="0">
         <v>9</v>
       </c>
       <c r="C244" s="0">
-        <v>2237378</v>
+        <v>1998579</v>
       </c>
       <c r="D244" t="s" s="0">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="E244" t="s" s="0">
         <v>202</v>
       </c>
       <c r="F244" t="s" s="0">
         <v>202</v>
       </c>
       <c r="G244" s="2"/>
       <c r="H244" s="0"/>
       <c r="I244" s="0"/>
     </row>
     <row r="245">
       <c r="A245" s="0"/>
       <c r="B245" t="s" s="0">
-        <v>12</v>
+        <v>69</v>
       </c>
       <c r="C245" s="0">
-        <v>2023158</v>
+        <v>781951</v>
       </c>
       <c r="D245" t="s" s="0">
-        <v>20</v>
+        <v>78</v>
       </c>
       <c r="E245" t="s" s="0">
         <v>203</v>
       </c>
       <c r="F245" t="s" s="0">
         <v>203</v>
       </c>
       <c r="G245" s="2"/>
       <c r="H245" s="0"/>
       <c r="I245" s="0"/>
     </row>
     <row r="246">
       <c r="A246" s="0"/>
       <c r="B246" t="s" s="0">
-        <v>12</v>
+        <v>204</v>
       </c>
       <c r="C246" s="0">
-        <v>1998579</v>
+        <v>69924</v>
       </c>
       <c r="D246" t="s" s="0">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="E246" t="s" s="0">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="F246" t="s" s="0">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="G246" s="2"/>
       <c r="H246" s="0"/>
       <c r="I246" s="0"/>
     </row>
     <row r="247">
       <c r="A247" s="0"/>
       <c r="B247" t="s" s="0">
-        <v>71</v>
+        <v>13</v>
       </c>
       <c r="C247" s="0">
-        <v>781951</v>
+        <v>2093440</v>
       </c>
       <c r="D247" t="s" s="0">
-        <v>80</v>
+        <v>16</v>
       </c>
       <c r="E247" t="s" s="0">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F247" t="s" s="0">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="G247" s="2"/>
       <c r="H247" s="0"/>
       <c r="I247" s="0"/>
     </row>
     <row r="248">
       <c r="A248" s="0"/>
       <c r="B248" t="s" s="0">
-        <v>206</v>
+        <v>9</v>
       </c>
       <c r="C248" s="0">
-        <v>69924</v>
+        <v>2034566</v>
       </c>
       <c r="D248" t="s" s="0">
-        <v>51</v>
+        <v>18</v>
       </c>
       <c r="E248" t="s" s="0">
         <v>207</v>
       </c>
       <c r="F248" t="s" s="0">
         <v>207</v>
       </c>
       <c r="G248" s="2"/>
       <c r="H248" s="0"/>
       <c r="I248" s="0"/>
     </row>
     <row r="249">
       <c r="A249" s="0"/>
       <c r="B249" t="s" s="0">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="C249" s="0">
-        <v>2093440</v>
+        <v>2152937</v>
       </c>
       <c r="D249" t="s" s="0">
-        <v>18</v>
+        <v>151</v>
       </c>
       <c r="E249" t="s" s="0">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="F249" t="s" s="0">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="G249" s="2"/>
       <c r="H249" s="0"/>
       <c r="I249" s="0"/>
     </row>
     <row r="250">
       <c r="A250" s="0"/>
       <c r="B250" t="s" s="0">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C250" s="0">
-        <v>2034566</v>
+        <v>1991473</v>
       </c>
       <c r="D250" t="s" s="0">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="E250" t="s" s="0">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="F250" t="s" s="0">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="G250" s="2"/>
       <c r="H250" s="0"/>
       <c r="I250" s="0"/>
     </row>
     <row r="251">
       <c r="A251" s="0"/>
       <c r="B251" t="s" s="0">
         <v>9</v>
       </c>
       <c r="C251" s="0">
-        <v>2152937</v>
+        <v>2033770</v>
       </c>
       <c r="D251" t="s" s="0">
-        <v>153</v>
+        <v>18</v>
       </c>
       <c r="E251" t="s" s="0">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="F251" t="s" s="0">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="G251" s="2"/>
       <c r="H251" s="0"/>
       <c r="I251" s="0"/>
     </row>
     <row r="252">
       <c r="A252" s="0"/>
       <c r="B252" t="s" s="0">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C252" s="0">
-        <v>1991473</v>
+        <v>2191820</v>
       </c>
       <c r="D252" t="s" s="0">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="E252" t="s" s="0">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F252" t="s" s="0">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="G252" s="2"/>
       <c r="H252" s="0"/>
       <c r="I252" s="0"/>
     </row>
     <row r="253">
       <c r="A253" s="0"/>
       <c r="B253" t="s" s="0">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C253" s="0">
-        <v>2033770</v>
+        <v>2166938</v>
       </c>
       <c r="D253" t="s" s="0">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="E253" t="s" s="0">
         <v>210</v>
       </c>
       <c r="F253" t="s" s="0">
         <v>210</v>
       </c>
       <c r="G253" s="2"/>
       <c r="H253" s="0"/>
       <c r="I253" s="0"/>
     </row>
     <row r="254">
       <c r="A254" s="0"/>
       <c r="B254" t="s" s="0">
         <v>9</v>
       </c>
       <c r="C254" s="0">
-        <v>2191820</v>
+        <v>2022395</v>
       </c>
       <c r="D254" t="s" s="0">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="E254" t="s" s="0">
         <v>211</v>
       </c>
       <c r="F254" t="s" s="0">
         <v>211</v>
       </c>
       <c r="G254" s="2"/>
       <c r="H254" s="0"/>
       <c r="I254" s="0"/>
     </row>
     <row r="255">
       <c r="A255" s="0"/>
       <c r="B255" t="s" s="0">
         <v>9</v>
       </c>
       <c r="C255" s="0">
-        <v>2166938</v>
+        <v>2027193</v>
       </c>
       <c r="D255" t="s" s="0">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="E255" t="s" s="0">
         <v>212</v>
       </c>
       <c r="F255" t="s" s="0">
         <v>212</v>
       </c>
       <c r="G255" s="2"/>
       <c r="H255" s="0"/>
       <c r="I255" s="0"/>
     </row>
     <row r="256">
       <c r="A256" s="0"/>
       <c r="B256" t="s" s="0">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C256" s="0">
-        <v>2022395</v>
+        <v>1830543</v>
       </c>
       <c r="D256" t="s" s="0">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="E256" t="s" s="0">
         <v>213</v>
       </c>
       <c r="F256" t="s" s="0">
         <v>213</v>
       </c>
       <c r="G256" s="2"/>
       <c r="H256" s="0"/>
       <c r="I256" s="0"/>
     </row>
     <row r="257">
       <c r="A257" s="0"/>
       <c r="B257" t="s" s="0">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C257" s="0">
-        <v>2027193</v>
+        <v>1995684</v>
       </c>
       <c r="D257" t="s" s="0">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="E257" t="s" s="0">
         <v>214</v>
       </c>
       <c r="F257" t="s" s="0">
         <v>214</v>
       </c>
       <c r="G257" s="2"/>
       <c r="H257" s="0"/>
       <c r="I257" s="0"/>
     </row>
     <row r="258">
       <c r="A258" s="0"/>
       <c r="B258" t="s" s="0">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="C258" s="0">
-        <v>1830543</v>
+        <v>2075402</v>
       </c>
       <c r="D258" t="s" s="0">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="E258" t="s" s="0">
         <v>215</v>
       </c>
       <c r="F258" t="s" s="0">
         <v>215</v>
       </c>
       <c r="G258" s="2"/>
       <c r="H258" s="0"/>
       <c r="I258" s="0"/>
     </row>
     <row r="259">
       <c r="A259" s="0"/>
       <c r="B259" t="s" s="0">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C259" s="0">
-        <v>1995684</v>
+        <v>1995608</v>
       </c>
       <c r="D259" t="s" s="0">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="E259" t="s" s="0">
         <v>216</v>
       </c>
       <c r="F259" t="s" s="0">
         <v>216</v>
       </c>
       <c r="G259" s="2"/>
       <c r="H259" s="0"/>
       <c r="I259" s="0"/>
     </row>
     <row r="260">
       <c r="A260" s="0"/>
       <c r="B260" t="s" s="0">
         <v>9</v>
       </c>
       <c r="C260" s="0">
-        <v>2075402</v>
+        <v>1969025</v>
       </c>
       <c r="D260" t="s" s="0">
-        <v>31</v>
+        <v>133</v>
       </c>
       <c r="E260" t="s" s="0">
         <v>217</v>
       </c>
       <c r="F260" t="s" s="0">
         <v>217</v>
       </c>
       <c r="G260" s="2"/>
       <c r="H260" s="0"/>
       <c r="I260" s="0"/>
     </row>
     <row r="261">
       <c r="A261" s="0"/>
       <c r="B261" t="s" s="0">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C261" s="0">
-        <v>1995608</v>
+        <v>1977352</v>
       </c>
       <c r="D261" t="s" s="0">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="E261" t="s" s="0">
         <v>218</v>
       </c>
       <c r="F261" t="s" s="0">
         <v>218</v>
       </c>
       <c r="G261" s="2"/>
       <c r="H261" s="0"/>
       <c r="I261" s="0"/>
     </row>
     <row r="262">
       <c r="A262" s="0"/>
       <c r="B262" t="s" s="0">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C262" s="0">
-        <v>1969025</v>
+        <v>2150352</v>
       </c>
       <c r="D262" t="s" s="0">
-        <v>135</v>
+        <v>219</v>
       </c>
       <c r="E262" t="s" s="0">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F262" t="s" s="0">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="G262" s="2"/>
       <c r="H262" s="0"/>
       <c r="I262" s="0"/>
     </row>
     <row r="263">
       <c r="A263" s="0"/>
       <c r="B263" t="s" s="0">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C263" s="0">
-        <v>1977352</v>
+        <v>1951369</v>
       </c>
       <c r="D263" t="s" s="0">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="E263" t="s" s="0">
         <v>220</v>
       </c>
       <c r="F263" t="s" s="0">
         <v>220</v>
       </c>
       <c r="G263" s="2"/>
       <c r="H263" s="0"/>
       <c r="I263" s="0"/>
     </row>
     <row r="264">
       <c r="A264" s="0"/>
       <c r="B264" t="s" s="0">
         <v>9</v>
       </c>
       <c r="C264" s="0">
-        <v>2150352</v>
+        <v>1987271</v>
       </c>
       <c r="D264" t="s" s="0">
+        <v>18</v>
+      </c>
+      <c r="E264" t="s" s="0">
         <v>221</v>
       </c>
-      <c r="E264" t="s" s="0">
-[...1 lines deleted...]
-      </c>
       <c r="F264" t="s" s="0">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G264" s="2"/>
       <c r="H264" s="0"/>
       <c r="I264" s="0"/>
     </row>
     <row r="265">
       <c r="A265" s="0"/>
       <c r="B265" t="s" s="0">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C265" s="0">
-        <v>1951369</v>
+        <v>1994526</v>
       </c>
       <c r="D265" t="s" s="0">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="E265" t="s" s="0">
         <v>222</v>
       </c>
       <c r="F265" t="s" s="0">
         <v>222</v>
       </c>
       <c r="G265" s="2"/>
       <c r="H265" s="0"/>
       <c r="I265" s="0"/>
     </row>
     <row r="266">
       <c r="A266" s="0"/>
       <c r="B266" t="s" s="0">
-        <v>12</v>
+        <v>223</v>
       </c>
       <c r="C266" s="0">
-        <v>1987271</v>
+        <v>2096164</v>
       </c>
       <c r="D266" t="s" s="0">
-        <v>20</v>
+        <v>53</v>
       </c>
       <c r="E266" t="s" s="0">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F266" t="s" s="0">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G266" s="2"/>
       <c r="H266" s="0"/>
       <c r="I266" s="0"/>
     </row>
     <row r="267">
       <c r="A267" s="0"/>
       <c r="B267" t="s" s="0">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C267" s="0">
-        <v>1994526</v>
+        <v>2157776</v>
       </c>
       <c r="D267" t="s" s="0">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="E267" t="s" s="0">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F267" t="s" s="0">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="G267" s="2"/>
       <c r="H267" s="0"/>
       <c r="I267" s="0"/>
     </row>
     <row r="268">
       <c r="A268" s="0"/>
       <c r="B268" t="s" s="0">
-        <v>225</v>
+        <v>9</v>
       </c>
       <c r="C268" s="0">
-        <v>2096164</v>
+        <v>1953065</v>
       </c>
       <c r="D268" t="s" s="0">
-        <v>55</v>
+        <v>226</v>
       </c>
       <c r="E268" t="s" s="0">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F268" t="s" s="0">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="G268" s="2"/>
       <c r="H268" s="0"/>
       <c r="I268" s="0"/>
     </row>
     <row r="269">
       <c r="A269" s="0"/>
       <c r="B269" t="s" s="0">
         <v>9</v>
       </c>
       <c r="C269" s="0">
-        <v>2157776</v>
+        <v>1989790</v>
       </c>
       <c r="D269" t="s" s="0">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="E269" t="s" s="0">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="F269" t="s" s="0">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="G269" s="2"/>
       <c r="H269" s="0"/>
       <c r="I269" s="0"/>
     </row>
     <row r="270">
       <c r="A270" s="0"/>
       <c r="B270" t="s" s="0">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C270" s="0">
-        <v>1953065</v>
+        <v>1904616</v>
       </c>
       <c r="D270" t="s" s="0">
-        <v>228</v>
+        <v>18</v>
       </c>
       <c r="E270" t="s" s="0">
         <v>229</v>
       </c>
       <c r="F270" t="s" s="0">
         <v>229</v>
       </c>
       <c r="G270" s="2"/>
       <c r="H270" s="0"/>
       <c r="I270" s="0"/>
     </row>
     <row r="271">
       <c r="A271" s="0"/>
       <c r="B271" t="s" s="0">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C271" s="0">
-        <v>1989790</v>
+        <v>1992860</v>
       </c>
       <c r="D271" t="s" s="0">
-        <v>20</v>
+        <v>73</v>
       </c>
       <c r="E271" t="s" s="0">
         <v>230</v>
       </c>
       <c r="F271" t="s" s="0">
         <v>230</v>
       </c>
       <c r="G271" s="2"/>
       <c r="H271" s="0"/>
       <c r="I271" s="0"/>
     </row>
     <row r="272">
       <c r="A272" s="0"/>
       <c r="B272" t="s" s="0">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C272" s="0">
-        <v>1904616</v>
+        <v>1991859</v>
       </c>
       <c r="D272" t="s" s="0">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="E272" t="s" s="0">
         <v>231</v>
       </c>
       <c r="F272" t="s" s="0">
         <v>231</v>
       </c>
       <c r="G272" s="2"/>
       <c r="H272" s="0"/>
       <c r="I272" s="0"/>
     </row>
     <row r="273">
       <c r="A273" s="0"/>
       <c r="B273" t="s" s="0">
-        <v>12</v>
+        <v>232</v>
       </c>
       <c r="C273" s="0">
-        <v>1992860</v>
+        <v>14910</v>
       </c>
       <c r="D273" t="s" s="0">
-        <v>75</v>
+        <v>43</v>
       </c>
       <c r="E273" t="s" s="0">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F273" t="s" s="0">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="G273" s="2"/>
       <c r="H273" s="0"/>
       <c r="I273" s="0"/>
     </row>
     <row r="274">
       <c r="A274" s="0"/>
       <c r="B274" t="s" s="0">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C274" s="0">
-        <v>1991859</v>
+        <v>1008746</v>
       </c>
       <c r="D274" t="s" s="0">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E274" t="s" s="0">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="F274" t="s" s="0">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="G274" s="2"/>
       <c r="H274" s="0"/>
       <c r="I274" s="0"/>
     </row>
     <row r="275">
       <c r="A275" s="0"/>
       <c r="B275" t="s" s="0">
-        <v>234</v>
+        <v>13</v>
       </c>
       <c r="C275" s="0">
-        <v>14910</v>
+        <v>1741459</v>
       </c>
       <c r="D275" t="s" s="0">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="E275" t="s" s="0">
         <v>235</v>
       </c>
       <c r="F275" t="s" s="0">
         <v>235</v>
       </c>
       <c r="G275" s="2"/>
       <c r="H275" s="0"/>
       <c r="I275" s="0"/>
     </row>
     <row r="276">
       <c r="A276" s="0"/>
       <c r="B276" t="s" s="0">
-        <v>9</v>
+        <v>236</v>
       </c>
       <c r="C276" s="0">
-        <v>1008746</v>
+        <v>80</v>
       </c>
       <c r="D276" t="s" s="0">
-        <v>38</v>
+        <v>237</v>
       </c>
       <c r="E276" t="s" s="0">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="F276" t="s" s="0">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="G276" s="2"/>
       <c r="H276" s="0"/>
       <c r="I276" s="0"/>
     </row>
     <row r="277">
       <c r="A277" s="0"/>
       <c r="B277" t="s" s="0">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="C277" s="0">
-        <v>1741459</v>
+        <v>2017331</v>
       </c>
       <c r="D277" t="s" s="0">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="E277" t="s" s="0">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="F277" t="s" s="0">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="G277" s="2"/>
       <c r="H277" s="0"/>
       <c r="I277" s="0"/>
     </row>
     <row r="278">
       <c r="A278" s="0"/>
       <c r="B278" t="s" s="0">
-        <v>238</v>
+        <v>9</v>
       </c>
       <c r="C278" s="0">
-        <v>80</v>
+        <v>1392644</v>
       </c>
       <c r="D278" t="s" s="0">
-        <v>239</v>
+        <v>117</v>
       </c>
       <c r="E278" t="s" s="0">
         <v>240</v>
       </c>
       <c r="F278" t="s" s="0">
         <v>240</v>
       </c>
       <c r="G278" s="2"/>
       <c r="H278" s="0"/>
       <c r="I278" s="0"/>
     </row>
     <row r="279">
       <c r="A279" s="0"/>
       <c r="B279" t="s" s="0">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="C279" s="0">
-        <v>2017331</v>
+        <v>1865287</v>
       </c>
       <c r="D279" t="s" s="0">
-        <v>45</v>
+        <v>241</v>
       </c>
       <c r="E279" t="s" s="0">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="F279" t="s" s="0">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="G279" s="2"/>
       <c r="H279" s="0"/>
       <c r="I279" s="0"/>
     </row>
     <row r="280">
       <c r="A280" s="0"/>
       <c r="B280" t="s" s="0">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C280" s="0">
-        <v>1392644</v>
+        <v>1975755</v>
       </c>
       <c r="D280" t="s" s="0">
-        <v>119</v>
+        <v>219</v>
       </c>
       <c r="E280" t="s" s="0">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F280" t="s" s="0">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="G280" s="2"/>
       <c r="H280" s="0"/>
       <c r="I280" s="0"/>
     </row>
     <row r="281">
       <c r="A281" s="0"/>
       <c r="B281" t="s" s="0">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="C281" s="0">
-        <v>1865287</v>
+        <v>1976632</v>
       </c>
       <c r="D281" t="s" s="0">
-        <v>243</v>
+        <v>133</v>
       </c>
       <c r="E281" t="s" s="0">
         <v>244</v>
       </c>
       <c r="F281" t="s" s="0">
         <v>244</v>
       </c>
       <c r="G281" s="2"/>
       <c r="H281" s="0"/>
       <c r="I281" s="0"/>
     </row>
     <row r="282">
       <c r="A282" s="0"/>
       <c r="B282" t="s" s="0">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="C282" s="0">
-        <v>1975755</v>
+        <v>1943621</v>
       </c>
       <c r="D282" t="s" s="0">
-        <v>221</v>
+        <v>43</v>
       </c>
       <c r="E282" t="s" s="0">
         <v>245</v>
       </c>
       <c r="F282" t="s" s="0">
         <v>245</v>
       </c>
       <c r="G282" s="2"/>
       <c r="H282" s="0"/>
       <c r="I282" s="0"/>
     </row>
     <row r="283">
       <c r="A283" s="0"/>
       <c r="B283" t="s" s="0">
-        <v>9</v>
+        <v>204</v>
       </c>
       <c r="C283" s="0">
-        <v>1976632</v>
+        <v>67404</v>
       </c>
       <c r="D283" t="s" s="0">
-        <v>135</v>
+        <v>16</v>
       </c>
       <c r="E283" t="s" s="0">
         <v>246</v>
       </c>
       <c r="F283" t="s" s="0">
         <v>246</v>
       </c>
       <c r="G283" s="2"/>
       <c r="H283" s="0"/>
       <c r="I283" s="0"/>
     </row>
     <row r="284">
       <c r="A284" s="0"/>
       <c r="B284" t="s" s="0">
-        <v>9</v>
+        <v>247</v>
       </c>
       <c r="C284" s="0">
-        <v>1943621</v>
+        <v>2924</v>
       </c>
       <c r="D284" t="s" s="0">
-        <v>45</v>
+        <v>219</v>
       </c>
       <c r="E284" t="s" s="0">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F284" t="s" s="0">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="G284" s="2"/>
       <c r="H284" s="0"/>
       <c r="I284" s="0"/>
     </row>
     <row r="285">
       <c r="A285" s="0"/>
       <c r="B285" t="s" s="0">
-        <v>206</v>
+        <v>191</v>
       </c>
       <c r="C285" s="0">
-        <v>67404</v>
+        <v>2950</v>
       </c>
       <c r="D285" t="s" s="0">
-        <v>18</v>
+        <v>219</v>
       </c>
       <c r="E285" t="s" s="0">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="F285" t="s" s="0">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="G285" s="2"/>
       <c r="H285" s="0"/>
       <c r="I285" s="0"/>
     </row>
     <row r="286">
       <c r="A286" s="0"/>
       <c r="B286" t="s" s="0">
-        <v>249</v>
+        <v>9</v>
       </c>
       <c r="C286" s="0">
-        <v>2924</v>
+        <v>1913409</v>
       </c>
       <c r="D286" t="s" s="0">
-        <v>221</v>
+        <v>43</v>
       </c>
       <c r="E286" t="s" s="0">
         <v>250</v>
       </c>
       <c r="F286" t="s" s="0">
         <v>250</v>
       </c>
       <c r="G286" s="2"/>
       <c r="H286" s="0"/>
       <c r="I286" s="0"/>
     </row>
     <row r="287">
       <c r="A287" s="0"/>
       <c r="B287" t="s" s="0">
-        <v>193</v>
+        <v>13</v>
       </c>
       <c r="C287" s="0">
-        <v>2950</v>
+        <v>1787782</v>
       </c>
       <c r="D287" t="s" s="0">
-        <v>221</v>
+        <v>36</v>
       </c>
       <c r="E287" t="s" s="0">
         <v>251</v>
       </c>
       <c r="F287" t="s" s="0">
         <v>251</v>
       </c>
       <c r="G287" s="2"/>
       <c r="H287" s="0"/>
       <c r="I287" s="0"/>
     </row>
     <row r="288">
       <c r="A288" s="0"/>
       <c r="B288" t="s" s="0">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C288" s="0">
-        <v>1913409</v>
+        <v>1906260</v>
       </c>
       <c r="D288" t="s" s="0">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="E288" t="s" s="0">
         <v>252</v>
       </c>
       <c r="F288" t="s" s="0">
         <v>252</v>
       </c>
       <c r="G288" s="2"/>
       <c r="H288" s="0"/>
       <c r="I288" s="0"/>
     </row>
     <row r="289">
       <c r="A289" s="0"/>
       <c r="B289" t="s" s="0">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="C289" s="0">
-        <v>1787782</v>
+        <v>1735411</v>
       </c>
       <c r="D289" t="s" s="0">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="E289" t="s" s="0">
         <v>253</v>
       </c>
       <c r="F289" t="s" s="0">
         <v>253</v>
       </c>
       <c r="G289" s="2"/>
       <c r="H289" s="0"/>
       <c r="I289" s="0"/>
     </row>
     <row r="290">
       <c r="A290" s="0"/>
       <c r="B290" t="s" s="0">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C290" s="0">
-        <v>1906260</v>
+        <v>1236762</v>
       </c>
       <c r="D290" t="s" s="0">
-        <v>45</v>
+        <v>254</v>
       </c>
       <c r="E290" t="s" s="0">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F290" t="s" s="0">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="G290" s="2"/>
       <c r="H290" s="0"/>
       <c r="I290" s="0"/>
     </row>
     <row r="291">
       <c r="A291" s="0"/>
       <c r="B291" t="s" s="0">
         <v>9</v>
       </c>
       <c r="C291" s="0">
-        <v>1735411</v>
+        <v>1625888</v>
       </c>
       <c r="D291" t="s" s="0">
-        <v>38</v>
+        <v>256</v>
       </c>
       <c r="E291" t="s" s="0">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="F291" t="s" s="0">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="G291" s="2"/>
       <c r="H291" s="0"/>
       <c r="I291" s="0"/>
     </row>
     <row r="292">
       <c r="A292" s="0"/>
       <c r="B292" t="s" s="0">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="C292" s="0">
-        <v>1236762</v>
+        <v>1373525</v>
       </c>
       <c r="D292" t="s" s="0">
-        <v>256</v>
+        <v>49</v>
       </c>
       <c r="E292" t="s" s="0">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="F292" t="s" s="0">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="G292" s="2"/>
       <c r="H292" s="0"/>
       <c r="I292" s="0"/>
     </row>
     <row r="293">
       <c r="A293" s="0"/>
       <c r="B293" t="s" s="0">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C293" s="0">
-        <v>1625888</v>
+        <v>1843289</v>
       </c>
       <c r="D293" t="s" s="0">
-        <v>258</v>
+        <v>133</v>
       </c>
       <c r="E293" t="s" s="0">
         <v>259</v>
       </c>
       <c r="F293" t="s" s="0">
         <v>259</v>
       </c>
       <c r="G293" s="2"/>
       <c r="H293" s="0"/>
       <c r="I293" s="0"/>
     </row>
     <row r="294">
       <c r="A294" s="0"/>
       <c r="B294" t="s" s="0">
         <v>9</v>
       </c>
       <c r="C294" s="0">
-        <v>1373525</v>
+        <v>1864557</v>
       </c>
       <c r="D294" t="s" s="0">
-        <v>51</v>
+        <v>256</v>
       </c>
       <c r="E294" t="s" s="0">
         <v>260</v>
       </c>
       <c r="F294" t="s" s="0">
         <v>260</v>
       </c>
       <c r="G294" s="2"/>
       <c r="H294" s="0"/>
       <c r="I294" s="0"/>
     </row>
     <row r="295">
       <c r="A295" s="0"/>
       <c r="B295" t="s" s="0">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C295" s="0">
-        <v>1843289</v>
+        <v>1621403</v>
       </c>
       <c r="D295" t="s" s="0">
-        <v>135</v>
+        <v>256</v>
       </c>
       <c r="E295" t="s" s="0">
         <v>261</v>
       </c>
       <c r="F295" t="s" s="0">
         <v>261</v>
       </c>
       <c r="G295" s="2"/>
       <c r="H295" s="0"/>
       <c r="I295" s="0"/>
     </row>
     <row r="296">
       <c r="A296" s="0"/>
       <c r="B296" t="s" s="0">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C296" s="0">
-        <v>1864557</v>
+        <v>1855404</v>
       </c>
       <c r="D296" t="s" s="0">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E296" t="s" s="0">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F296" t="s" s="0">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="G296" s="2"/>
       <c r="H296" s="0"/>
       <c r="I296" s="0"/>
     </row>
     <row r="297">
       <c r="A297" s="0"/>
       <c r="B297" t="s" s="0">
         <v>9</v>
       </c>
       <c r="C297" s="0">
-        <v>1621403</v>
+        <v>1843289</v>
       </c>
       <c r="D297" t="s" s="0">
-        <v>258</v>
+        <v>241</v>
       </c>
       <c r="E297" t="s" s="0">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="F297" t="s" s="0">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="G297" s="2"/>
       <c r="H297" s="0"/>
       <c r="I297" s="0"/>
     </row>
     <row r="298">
       <c r="A298" s="0"/>
       <c r="B298" t="s" s="0">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C298" s="0">
-        <v>1855404</v>
+        <v>1862252</v>
       </c>
       <c r="D298" t="s" s="0">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E298" t="s" s="0">
         <v>263</v>
       </c>
       <c r="F298" t="s" s="0">
         <v>263</v>
       </c>
       <c r="G298" s="2"/>
       <c r="H298" s="0"/>
       <c r="I298" s="0"/>
     </row>
     <row r="299">
       <c r="A299" s="0"/>
       <c r="B299" t="s" s="0">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C299" s="0">
-        <v>1843289</v>
+        <v>1607046</v>
       </c>
       <c r="D299" t="s" s="0">
-        <v>243</v>
+        <v>29</v>
       </c>
       <c r="E299" t="s" s="0">
         <v>264</v>
       </c>
       <c r="F299" t="s" s="0">
         <v>264</v>
       </c>
       <c r="G299" s="2"/>
       <c r="H299" s="0"/>
       <c r="I299" s="0"/>
     </row>
     <row r="300">
       <c r="A300" s="0"/>
       <c r="B300" t="s" s="0">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C300" s="0">
-        <v>1862252</v>
+        <v>1626024</v>
       </c>
       <c r="D300" t="s" s="0">
-        <v>258</v>
+        <v>265</v>
       </c>
       <c r="E300" t="s" s="0">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F300" t="s" s="0">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="G300" s="2"/>
       <c r="H300" s="0"/>
       <c r="I300" s="0"/>
     </row>
     <row r="301">
       <c r="A301" s="0"/>
       <c r="B301" t="s" s="0">
         <v>9</v>
       </c>
       <c r="C301" s="0">
-        <v>1607046</v>
+        <v>1828280</v>
       </c>
       <c r="D301" t="s" s="0">
-        <v>31</v>
+        <v>256</v>
       </c>
       <c r="E301" t="s" s="0">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="F301" t="s" s="0">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="G301" s="2"/>
       <c r="H301" s="0"/>
       <c r="I301" s="0"/>
     </row>
     <row r="302">
       <c r="A302" s="0"/>
       <c r="B302" t="s" s="0">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="C302" s="0">
-        <v>1626024</v>
+        <v>1575765</v>
       </c>
       <c r="D302" t="s" s="0">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E302" t="s" s="0">
         <v>268</v>
       </c>
       <c r="F302" t="s" s="0">
         <v>268</v>
       </c>
       <c r="G302" s="2"/>
       <c r="H302" s="0"/>
       <c r="I302" s="0"/>
     </row>
     <row r="303">
       <c r="A303" s="0"/>
       <c r="B303" t="s" s="0">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C303" s="0">
-        <v>1828280</v>
+        <v>1258838</v>
       </c>
       <c r="D303" t="s" s="0">
-        <v>258</v>
+        <v>151</v>
       </c>
       <c r="E303" t="s" s="0">
         <v>269</v>
       </c>
       <c r="F303" t="s" s="0">
         <v>269</v>
       </c>
       <c r="G303" s="2"/>
       <c r="H303" s="0"/>
       <c r="I303" s="0"/>
     </row>
     <row r="304">
       <c r="A304" s="0"/>
       <c r="B304" t="s" s="0">
         <v>9</v>
       </c>
       <c r="C304" s="0">
-        <v>1575765</v>
+        <v>1437344</v>
       </c>
       <c r="D304" t="s" s="0">
-        <v>267</v>
+        <v>256</v>
       </c>
       <c r="E304" t="s" s="0">
         <v>270</v>
       </c>
       <c r="F304" t="s" s="0">
         <v>270</v>
       </c>
       <c r="G304" s="2"/>
       <c r="H304" s="0"/>
       <c r="I304" s="0"/>
     </row>
     <row r="305">
       <c r="A305" s="0"/>
       <c r="B305" t="s" s="0">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C305" s="0">
-        <v>1258838</v>
+        <v>1515666</v>
       </c>
       <c r="D305" t="s" s="0">
-        <v>153</v>
+        <v>256</v>
       </c>
       <c r="E305" t="s" s="0">
         <v>271</v>
       </c>
       <c r="F305" t="s" s="0">
         <v>271</v>
       </c>
       <c r="G305" s="2"/>
       <c r="H305" s="0"/>
       <c r="I305" s="0"/>
     </row>
     <row r="306">
       <c r="A306" s="0"/>
       <c r="B306" t="s" s="0">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C306" s="0">
-        <v>1437344</v>
+        <v>1805298</v>
       </c>
       <c r="D306" t="s" s="0">
-        <v>258</v>
+        <v>18</v>
       </c>
       <c r="E306" t="s" s="0">
         <v>272</v>
       </c>
       <c r="F306" t="s" s="0">
         <v>272</v>
       </c>
       <c r="G306" s="2"/>
       <c r="H306" s="0"/>
       <c r="I306" s="0"/>
     </row>
     <row r="307">
       <c r="A307" s="0"/>
       <c r="B307" t="s" s="0">
-        <v>12</v>
+        <v>273</v>
       </c>
       <c r="C307" s="0">
-        <v>1515666</v>
+        <v>1623272</v>
       </c>
       <c r="D307" t="s" s="0">
-        <v>258</v>
+        <v>16</v>
       </c>
       <c r="E307" t="s" s="0">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F307" t="s" s="0">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="G307" s="2"/>
       <c r="H307" s="0"/>
       <c r="I307" s="0"/>
     </row>
     <row r="308">
       <c r="A308" s="0"/>
       <c r="B308" t="s" s="0">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C308" s="0">
-        <v>1805298</v>
+        <v>1017192</v>
       </c>
       <c r="D308" t="s" s="0">
-        <v>20</v>
+        <v>58</v>
       </c>
       <c r="E308" t="s" s="0">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="F308" t="s" s="0">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="G308" s="2"/>
       <c r="H308" s="0"/>
       <c r="I308" s="0"/>
     </row>
     <row r="309">
       <c r="A309" s="0"/>
       <c r="B309" t="s" s="0">
-        <v>275</v>
+        <v>9</v>
       </c>
       <c r="C309" s="0">
-        <v>1623272</v>
+        <v>1570752</v>
       </c>
       <c r="D309" t="s" s="0">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="E309" t="s" s="0">
         <v>276</v>
       </c>
       <c r="F309" t="s" s="0">
         <v>276</v>
       </c>
       <c r="G309" s="2"/>
       <c r="H309" s="0"/>
       <c r="I309" s="0"/>
     </row>
     <row r="310">
       <c r="A310" s="0"/>
       <c r="B310" t="s" s="0">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="C310" s="0">
-        <v>1017192</v>
+        <v>199960</v>
       </c>
       <c r="D310" t="s" s="0">
-        <v>60</v>
+        <v>151</v>
       </c>
       <c r="E310" t="s" s="0">
         <v>277</v>
       </c>
       <c r="F310" t="s" s="0">
         <v>277</v>
       </c>
       <c r="G310" s="2"/>
       <c r="H310" s="0"/>
       <c r="I310" s="0"/>
     </row>
     <row r="311">
       <c r="A311" s="0"/>
       <c r="B311" t="s" s="0">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C311" s="0">
-        <v>1570752</v>
+        <v>1250739</v>
       </c>
       <c r="D311" t="s" s="0">
-        <v>40</v>
+        <v>76</v>
       </c>
       <c r="E311" t="s" s="0">
         <v>278</v>
       </c>
       <c r="F311" t="s" s="0">
         <v>278</v>
       </c>
       <c r="G311" s="2"/>
       <c r="H311" s="0"/>
       <c r="I311" s="0"/>
     </row>
     <row r="312">
       <c r="A312" s="0"/>
       <c r="B312" t="s" s="0">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="C312" s="0">
-        <v>199960</v>
+        <v>1261625</v>
       </c>
       <c r="D312" t="s" s="0">
-        <v>153</v>
+        <v>279</v>
       </c>
       <c r="E312" t="s" s="0">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="F312" t="s" s="0">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="G312" s="2"/>
       <c r="H312" s="0"/>
       <c r="I312" s="0"/>
     </row>
     <row r="313">
       <c r="A313" s="0"/>
       <c r="B313" t="s" s="0">
         <v>9</v>
       </c>
       <c r="C313" s="0">
-        <v>1250739</v>
+        <v>1574047</v>
       </c>
       <c r="D313" t="s" s="0">
-        <v>78</v>
+        <v>38</v>
       </c>
       <c r="E313" t="s" s="0">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="F313" t="s" s="0">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="G313" s="2"/>
       <c r="H313" s="0"/>
       <c r="I313" s="0"/>
     </row>
     <row r="314">
       <c r="A314" s="0"/>
       <c r="B314" t="s" s="0">
-        <v>9</v>
+        <v>273</v>
       </c>
       <c r="C314" s="0">
-        <v>1261625</v>
+        <v>1623272</v>
       </c>
       <c r="D314" t="s" s="0">
-        <v>281</v>
+        <v>16</v>
       </c>
       <c r="E314" t="s" s="0">
         <v>282</v>
       </c>
       <c r="F314" t="s" s="0">
         <v>282</v>
       </c>
       <c r="G314" s="2"/>
       <c r="H314" s="0"/>
       <c r="I314" s="0"/>
     </row>
     <row r="315">
       <c r="A315" s="0"/>
       <c r="B315" t="s" s="0">
-        <v>12</v>
+        <v>283</v>
       </c>
       <c r="C315" s="0">
-        <v>1574047</v>
+        <v>1651651</v>
       </c>
       <c r="D315" t="s" s="0">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="E315" t="s" s="0">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="F315" t="s" s="0">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="G315" s="2"/>
       <c r="H315" s="0"/>
       <c r="I315" s="0"/>
     </row>
     <row r="316">
       <c r="A316" s="0"/>
       <c r="B316" t="s" s="0">
-        <v>275</v>
+        <v>69</v>
       </c>
       <c r="C316" s="0">
-        <v>1623272</v>
+        <v>409068</v>
       </c>
       <c r="D316" t="s" s="0">
-        <v>18</v>
+        <v>285</v>
       </c>
       <c r="E316" t="s" s="0">
         <v>284</v>
       </c>
       <c r="F316" t="s" s="0">
         <v>284</v>
       </c>
       <c r="G316" s="2"/>
       <c r="H316" s="0"/>
       <c r="I316" s="0"/>
     </row>
     <row r="317">
       <c r="A317" s="0"/>
       <c r="B317" t="s" s="0">
-        <v>285</v>
+        <v>9</v>
       </c>
       <c r="C317" s="0">
-        <v>1651651</v>
+        <v>1381108</v>
       </c>
       <c r="D317" t="s" s="0">
-        <v>20</v>
+        <v>254</v>
       </c>
       <c r="E317" t="s" s="0">
         <v>286</v>
       </c>
       <c r="F317" t="s" s="0">
         <v>286</v>
       </c>
       <c r="G317" s="2"/>
       <c r="H317" s="0"/>
       <c r="I317" s="0"/>
     </row>
     <row r="318">
       <c r="A318" s="0"/>
       <c r="B318" t="s" s="0">
-        <v>71</v>
+        <v>13</v>
       </c>
       <c r="C318" s="0">
-        <v>409068</v>
+        <v>1081262</v>
       </c>
       <c r="D318" t="s" s="0">
+        <v>237</v>
+      </c>
+      <c r="E318" t="s" s="0">
         <v>287</v>
       </c>
-      <c r="E318" t="s" s="0">
-[...1 lines deleted...]
-      </c>
       <c r="F318" t="s" s="0">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="G318" s="2"/>
       <c r="H318" s="0"/>
       <c r="I318" s="0"/>
     </row>
     <row r="319">
       <c r="A319" s="0"/>
       <c r="B319" t="s" s="0">
-        <v>12</v>
+        <v>69</v>
       </c>
       <c r="C319" s="0">
-        <v>1381108</v>
+        <v>409068</v>
       </c>
       <c r="D319" t="s" s="0">
-        <v>256</v>
+        <v>219</v>
       </c>
       <c r="E319" t="s" s="0">
         <v>288</v>
       </c>
       <c r="F319" t="s" s="0">
         <v>288</v>
       </c>
       <c r="G319" s="2"/>
       <c r="H319" s="0"/>
       <c r="I319" s="0"/>
     </row>
     <row r="320">
       <c r="A320" s="0"/>
       <c r="B320" t="s" s="0">
         <v>9</v>
       </c>
       <c r="C320" s="0">
-        <v>1081262</v>
+        <v>1291831</v>
       </c>
       <c r="D320" t="s" s="0">
-        <v>239</v>
+        <v>285</v>
       </c>
       <c r="E320" t="s" s="0">
         <v>289</v>
       </c>
       <c r="F320" t="s" s="0">
         <v>289</v>
       </c>
       <c r="G320" s="2"/>
       <c r="H320" s="0"/>
       <c r="I320" s="0"/>
     </row>
     <row r="321">
       <c r="A321" s="0"/>
       <c r="B321" t="s" s="0">
-        <v>71</v>
+        <v>9</v>
       </c>
       <c r="C321" s="0">
-        <v>409068</v>
+        <v>1651651</v>
       </c>
       <c r="D321" t="s" s="0">
-        <v>221</v>
+        <v>18</v>
       </c>
       <c r="E321" t="s" s="0">
         <v>290</v>
       </c>
       <c r="F321" t="s" s="0">
         <v>290</v>
       </c>
       <c r="G321" s="2"/>
       <c r="H321" s="0"/>
       <c r="I321" s="0"/>
     </row>
     <row r="322">
       <c r="A322" s="0"/>
       <c r="B322" t="s" s="0">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C322" s="0">
-        <v>1291831</v>
+        <v>291500</v>
       </c>
       <c r="D322" t="s" s="0">
-        <v>287</v>
+        <v>36</v>
       </c>
       <c r="E322" t="s" s="0">
         <v>291</v>
       </c>
       <c r="F322" t="s" s="0">
         <v>291</v>
       </c>
       <c r="G322" s="2"/>
       <c r="H322" s="0"/>
       <c r="I322" s="0"/>
     </row>
     <row r="323">
       <c r="A323" s="0"/>
       <c r="B323" t="s" s="0">
-        <v>12</v>
+        <v>191</v>
       </c>
       <c r="C323" s="0">
-        <v>1651651</v>
+        <v>1943</v>
       </c>
       <c r="D323" t="s" s="0">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="E323" t="s" s="0">
         <v>292</v>
       </c>
       <c r="F323" t="s" s="0">
         <v>292</v>
       </c>
       <c r="G323" s="2"/>
       <c r="H323" s="0"/>
       <c r="I323" s="0"/>
     </row>
     <row r="324">
       <c r="A324" s="0"/>
       <c r="B324" t="s" s="0">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="C324" s="0">
-        <v>291500</v>
+        <v>453418</v>
       </c>
       <c r="D324" t="s" s="0">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="E324" t="s" s="0">
         <v>293</v>
       </c>
       <c r="F324" t="s" s="0">
         <v>293</v>
       </c>
       <c r="G324" s="2"/>
       <c r="H324" s="0"/>
       <c r="I324" s="0"/>
     </row>
     <row r="325">
       <c r="A325" s="0"/>
       <c r="B325" t="s" s="0">
-        <v>193</v>
+        <v>13</v>
       </c>
       <c r="C325" s="0">
-        <v>1943</v>
+        <v>273249</v>
       </c>
       <c r="D325" t="s" s="0">
-        <v>31</v>
+        <v>53</v>
       </c>
       <c r="E325" t="s" s="0">
         <v>294</v>
       </c>
       <c r="F325" t="s" s="0">
         <v>294</v>
       </c>
       <c r="G325" s="2"/>
       <c r="H325" s="0"/>
       <c r="I325" s="0"/>
     </row>
     <row r="326">
       <c r="A326" s="0"/>
       <c r="B326" t="s" s="0">
-        <v>9</v>
+        <v>295</v>
       </c>
       <c r="C326" s="0">
-        <v>453418</v>
+        <v>12915</v>
       </c>
       <c r="D326" t="s" s="0">
-        <v>26</v>
+        <v>296</v>
       </c>
       <c r="E326" t="s" s="0">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="F326" t="s" s="0">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="G326" s="2"/>
       <c r="H326" s="0"/>
       <c r="I326" s="0"/>
     </row>
     <row r="327">
       <c r="A327" s="0"/>
       <c r="B327" t="s" s="0">
-        <v>9</v>
+        <v>62</v>
       </c>
       <c r="C327" s="0">
-        <v>273249</v>
+        <v>767451</v>
       </c>
       <c r="D327" t="s" s="0">
-        <v>55</v>
+        <v>298</v>
       </c>
       <c r="E327" t="s" s="0">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="F327" t="s" s="0">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="G327" s="2"/>
       <c r="H327" s="0"/>
       <c r="I327" s="0"/>
-    </row>
-[...40 lines deleted...]
-      <c r="I329" s="0"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:I1"/>
 </worksheet>
 </file>